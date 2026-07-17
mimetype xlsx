--- v0 (2026-04-18)
+++ v1 (2026-07-17)
@@ -1,456 +1,767 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\mayte.sanmateo\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BE072470-EE93-442D-BD4D-B726778E688D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{715BBE64-D7E5-45B2-90FE-F63BF340EA50}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{ADEBBD8B-30AB-4198-AC6B-CD2C107F316F}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="1" xr2:uid="{8E837D32-E43B-4887-97A1-AA58BF427233}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
+    <sheet name="Hoja2" sheetId="2" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Hoja2!$A$1:$J$38</definedName>
+  </definedNames>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="427" uniqueCount="159">
+  <si>
+    <t>z</t>
+  </si>
+  <si>
+    <t>TITULO</t>
+  </si>
+  <si>
+    <t>IMPORTE_ADJ_SINIVA</t>
+  </si>
+  <si>
+    <t>IMP_IVA</t>
+  </si>
+  <si>
+    <t>PLAZO_EJECUCION</t>
+  </si>
+  <si>
+    <t>TIPO_CONTRATO</t>
+  </si>
+  <si>
+    <t>CIF</t>
+  </si>
+  <si>
+    <t>ADJUDICATARIO</t>
+  </si>
+  <si>
+    <t>TRIMESTRE</t>
+  </si>
+  <si>
+    <t>EJERCICIO</t>
+  </si>
+  <si>
+    <t>MO.05A-1.2026.1</t>
+  </si>
+  <si>
+    <t>REPARACIÓN DE HUNDIMIENTOS Y DESPERFECTOS DEL FIRME EN EL TRAZADO DE LA IMPULSIÓN DE LA EBAR LA VOZ NEGRA EN LA CALLE PERÚ DEL P.I. OESTE DE ALCANTARILLA (MURCIA)</t>
+  </si>
+  <si>
+    <t>Obras</t>
+  </si>
+  <si>
+    <t>B73419699</t>
+  </si>
+  <si>
+    <t>INSTALACIONES HERGASA 2006, S.L.</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>MO.15A.2026.1</t>
+  </si>
+  <si>
+    <t>REPARACIÓN URGENTE DE VARIOS HUNDIMIENTOS EN EL VIAL PERIMETRAL DE LA EDAR DE CARAVACA Y EN EL COLECTOR DE AGUA TRATADA EN LA CARRETERA RM-B36 DEL EMISARIO DE SALIDA DE LA EDAR DE CARAVACA</t>
+  </si>
+  <si>
+    <t>B73651648</t>
+  </si>
+  <si>
+    <t>SEROBRA PROYECTOS Y LICITACIONES, S.L.</t>
+  </si>
+  <si>
+    <t>MO.00A.2026.8</t>
+  </si>
+  <si>
+    <t>OBRAS DE INSTALACIÓN DE EQUIPAMIENTO DE SUPERVISIÓN Y CONTROL DE EXPLOTACIÓN DE LAS INSTALACIONES DE DEPURACIÓN GESTIONADAS POR ESAMUR.  PROYECTO REGEN-IA</t>
+  </si>
+  <si>
+    <t>B50570571</t>
+  </si>
+  <si>
+    <t>SOLITIUM SL</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>MO.37A.2026.1</t>
+  </si>
+  <si>
+    <t>ACTUACIONES EN LÍNEA DE MT PARA EL AUMENTO DE POTENCIA ELÉCTRICA CONTRATADA EN LA EDAR DE TORRE PACHECO</t>
+  </si>
+  <si>
+    <t>U09823063</t>
+  </si>
+  <si>
+    <t>UTE CAMPO DE CARTAGENA (GLOBAL OMNIUM-HIDROCONTA)</t>
+  </si>
+  <si>
+    <t>MO.05A.2026.1</t>
+  </si>
+  <si>
+    <t>PROYECTO TRINEFLEX. SUMINISTRO E INSTALACIÓN DE SONDA DE NITRITOS EN LOS REACTORES BIOLÓGICOS DE LA ETAPA B DE LA EDAR DE ALCANTARILLA</t>
+  </si>
+  <si>
+    <t>A30051130</t>
+  </si>
+  <si>
+    <t>INDUSTRIAS ELECTRICAS BROCAL SA</t>
+  </si>
+  <si>
+    <t>MO.32A.2026.1</t>
+  </si>
+  <si>
+    <t>MEDIDAS CORRECTORAS PARA EVITAR EL DESBORDAMIENTO DEL COLECTOR DE ENTRADA A LA EDAR DE PLIEGO</t>
+  </si>
+  <si>
+    <t>B73111932</t>
+  </si>
+  <si>
+    <t>TALLERES Y CONDUCCIONES JUANITO, S.L.</t>
+  </si>
+  <si>
+    <t>MO.902AN.2026.1</t>
+  </si>
+  <si>
+    <t>REPARACIÓN DEL COLECTOR DE BYPASS GENERAL DE LA EDAR DE LOS ALCÁZARES</t>
+  </si>
+  <si>
+    <t>A95113361</t>
+  </si>
+  <si>
+    <t>ACCIONA AGUA SA</t>
+  </si>
+  <si>
+    <t>MO.35A.2026.1</t>
+  </si>
+  <si>
+    <t>SUMINISTRO E INSTALACIÓN DE EQUIPOS DE CLIMATIZACIÓN EN LA SALA DE OZONO Y UV DE LA EDAR DE SAN JAVIER</t>
+  </si>
+  <si>
+    <t>48649628M</t>
+  </si>
+  <si>
+    <t>PABLO ORTEGA PEÑALVER (EUROCLIMA)</t>
+  </si>
+  <si>
+    <t>MO.MI.2026.1</t>
+  </si>
+  <si>
+    <t>INTEGRACIÓN DE NUEVAS SEÑALES EN SCADA (SAID) PROCEDENTES DEL PROCESO DE DIGITALIZACIÓN DE SONDAS: PROYECTO REGEN-IA 3ª CONV PERTE</t>
+  </si>
+  <si>
+    <t>A85788073</t>
+  </si>
+  <si>
+    <t>AQUATEC SOLUCIONES MEDIOAMBIENTALES, S.A.</t>
+  </si>
+  <si>
+    <t>MO.00A.2026.3</t>
+  </si>
+  <si>
+    <t>PATROCINIO JORNADAS  Y CONGRESOS EN MATERIA DE SANEAMIENTO Y DEPURACIÓN DE AGUAS RESIDUALES 2026</t>
+  </si>
+  <si>
+    <t>Servicios</t>
+  </si>
+  <si>
+    <t>B73284556</t>
+  </si>
+  <si>
+    <t>KREALIA COMUNICACION SL</t>
+  </si>
+  <si>
+    <t>MO.27A.2026.2</t>
+  </si>
+  <si>
+    <t>ASISTENCIA TÉCNICA PARA OBTENCIÓN DE CERTIFICADO DE EFICIENCIA ENERGÉTICA DEL PROCESO DE COGENERACIÓN DE LA EDAR MOLINA NORTE 2025 (REE)</t>
+  </si>
+  <si>
+    <t>B73323412</t>
+  </si>
+  <si>
+    <t>INSPECCIONES DEL SURESTE, S.L.</t>
+  </si>
+  <si>
+    <t>MO.00A.2026.5</t>
+  </si>
+  <si>
+    <t>ACTIVIDAD DE PATROCINIO Y DIFUSIÓN RADIOFÓNICA CADENA COPE</t>
+  </si>
+  <si>
+    <t>A28281368</t>
+  </si>
+  <si>
+    <t>RADIO POPULAR, S.A. (COPE MURCIA)</t>
+  </si>
+  <si>
+    <t>MO.00A.2026.21</t>
+  </si>
+  <si>
+    <t>SERVICIO DE CATERING DESAYUNO Y ALMUERZO REUNIÓN PLENARIA DAQUAS 28 DE ABRIL DE 2026</t>
+  </si>
+  <si>
+    <t>B73881260</t>
+  </si>
+  <si>
+    <t>VINTAGE EVENTOS, S.L.</t>
+  </si>
+  <si>
+    <t>MO.00A.2026.25</t>
+  </si>
+  <si>
+    <t>ACTIVIDAD DE PATROCINIO III FORO DEL AGUA: DESAFÍOS ESTRATÉGICOS EN LA GESTIÓN DEL AGUA</t>
+  </si>
+  <si>
+    <t>A82031329</t>
+  </si>
+  <si>
+    <t>AUDIOVISUAL ESPAÑOLA 2000 S.A.</t>
+  </si>
+  <si>
+    <t>MO.00A.2026.28</t>
+  </si>
+  <si>
+    <t>ACTIVIDAD DE CONTRATACIÓN DE SERVICIO DE DIFUSIÓN INFORMATIVA A TRAVÉS DE INSERCIONES DE COMUNICACIÓN DE ACTUALIDAD ESAMUR EN CADENA SER</t>
+  </si>
+  <si>
+    <t>A30016323</t>
+  </si>
+  <si>
+    <t>RADIO MURCIA, S.A. (SER)</t>
+  </si>
+  <si>
+    <t>MO.00A.2026.23</t>
+  </si>
+  <si>
+    <t>CARGA DE INFORMACIÓN REFERENTE AL CUMPLIMIENTO DE LA DIRECTIVA 91/271CEE Q2025 DE LAS EDAR DE LA REGIÓN DE MURCIA</t>
+  </si>
+  <si>
+    <t>A28139111</t>
+  </si>
+  <si>
+    <t>INTECSA ENGINEERING GROUP,SAU</t>
+  </si>
+  <si>
+    <t>MO.00A.2026.14</t>
+  </si>
+  <si>
+    <t>SERVICIO TÉCNICO DE AUDIOVISUALES PARA REUNIÓN PLENARIO DAQUAS 28 DE ABRIL DE 2026</t>
+  </si>
+  <si>
+    <t>27482667J</t>
+  </si>
+  <si>
+    <t>FERNANDO HERRERO VEGA MEGAMAC</t>
+  </si>
+  <si>
+    <t>MO.23A.2026.1</t>
+  </si>
+  <si>
+    <t>AT PARA LA REDACCIÓN DEL PROYECTO DE DEPÓSITO DE REGULACIÓN DEL BOMBEO DE ENTRADA DE LA EDAR DE LIBRILLA</t>
+  </si>
+  <si>
+    <t>B73854127</t>
+  </si>
+  <si>
+    <t>NASER INGENIEROS, S.L</t>
+  </si>
+  <si>
+    <t>MO.00A.2026.16</t>
+  </si>
+  <si>
+    <t>SERVICIO AUTOBÚS VISITA EDAR SAN JAVIER. REUNIÓN PLENARIO DAQUAS 28 DE ABRIL DE 2026</t>
+  </si>
+  <si>
+    <t>B73601429</t>
+  </si>
+  <si>
+    <t>SELECTA BUS SL</t>
+  </si>
+  <si>
+    <t>MO.00A.2025.32</t>
+  </si>
+  <si>
+    <t>PARTICIPACIÓN DE LA REGIÓN DE MURCIA EN CONSORCIO EUROPEO SOBRE GESTIÓN DEL AGUA: DESALACIÓN MARINA Y REUTILIZACIÓN DE AGUAS TRATADAS.</t>
+  </si>
+  <si>
+    <t>B73419269</t>
+  </si>
+  <si>
+    <t>EURO VERTICE, S.L.</t>
+  </si>
+  <si>
+    <t>MO.09A-2.2026.1</t>
+  </si>
+  <si>
+    <t>A.T. PARA LA REDACCIÓN DEL PROYECTO DE BYPASS DEL BOMBEO DE LA EBAR ARCHENA</t>
+  </si>
+  <si>
+    <t>B30829071</t>
+  </si>
+  <si>
+    <t>EDINART CONSULTING, S.L.P.</t>
+  </si>
+  <si>
+    <t>MO.00A.2026.13</t>
+  </si>
+  <si>
+    <t>ACTIVIDAD DE PATROCINIO  FORO DEL AGUAH2O FUTURO 2026 | EL AGUA COMO MOTOR DE INNOVACIÓN, COMPETITIVIDAD Y SOSTENIBILIDAD.</t>
+  </si>
+  <si>
+    <t>A81839219</t>
+  </si>
+  <si>
+    <t>VOCENTO MEDIOS, S.A.U</t>
+  </si>
+  <si>
+    <t>MO.00A.2026.10</t>
+  </si>
+  <si>
+    <t>ACTIVIDAD DE PUBLICIDAD Y CAMPAÑA ON LINE DÍA MUNDIAL DEL AGUA 22 MARZO 2026</t>
+  </si>
+  <si>
+    <t>MO.00A.2026.27</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE MARCA NACIONAL DENOMINATIVA</t>
+  </si>
+  <si>
+    <t>B66448549</t>
+  </si>
+  <si>
+    <t>CONSULPI</t>
+  </si>
+  <si>
+    <t>MO.00A.2026.24</t>
+  </si>
+  <si>
+    <t>REPARACIÓN PORTÁTIL ÁREA DE CONTRATACIÓN</t>
+  </si>
+  <si>
+    <t>27452872A</t>
+  </si>
+  <si>
+    <t>VAZQUEZ PALAZON, ANTONIO</t>
+  </si>
+  <si>
+    <t>MO.00A.2026.2</t>
+  </si>
+  <si>
+    <t>SERVICIO DE MUDANZAS. TRASLADO ARMARIOS AL ARCHIVO DE PLANTA BAJA</t>
+  </si>
+  <si>
+    <t>48498201X</t>
+  </si>
+  <si>
+    <t>JOSÉ GUIRAO PEREZ (MUDANZAS GUIRAO)</t>
+  </si>
+  <si>
+    <t>MO.00A.2026.22</t>
+  </si>
+  <si>
+    <t>SERVICIO DE ADECUACIÓN Y MANTENIMIENTO DE EXTERIOR DEL EDIFICIO DONDE ESTÁ UBICADA LA SEDE DE ESAMUR</t>
+  </si>
+  <si>
+    <t>B73727349</t>
+  </si>
+  <si>
+    <t>ACTÚA, SERVICIOS Y MEDIO AMBIENTE S.L.</t>
+  </si>
+  <si>
+    <t>MO.00A.2026.19</t>
+  </si>
+  <si>
+    <t>ADQUISICIÓN DE ELEMENTOS DECORATIVOS OFICINAS ESAMUR</t>
+  </si>
+  <si>
+    <t>Suministros</t>
+  </si>
+  <si>
+    <t>B73281198</t>
+  </si>
+  <si>
+    <t>FORTUNY Y COMUNIQUE SL</t>
+  </si>
+  <si>
+    <t>MO.00A.2026.7</t>
+  </si>
+  <si>
+    <t>SUMINISTRO E INSTALACIÓN DE DIRECTORIO DIGITAL</t>
+  </si>
+  <si>
+    <t>B73490872</t>
+  </si>
+  <si>
+    <t>UTOPIUX INGENIERIA INFORMATICA, S.L.</t>
+  </si>
+  <si>
+    <t>MO.00A.2026.4</t>
+  </si>
+  <si>
+    <t>SUMINISTRO SOLUCIÓN GRABACIÓN DE REUNIONES EN SALA DE JUNTAS DE ESAMUR</t>
+  </si>
+  <si>
+    <t>MO.00A.2026.9</t>
+  </si>
+  <si>
+    <t>SUMINISTRO DE COMBUSTIBLE PARA GRUPO ELECTRÓGENO DE LAS OFICINAS DE ESAMUR</t>
+  </si>
+  <si>
+    <t>B30381123</t>
+  </si>
+  <si>
+    <t>COMBUSTIBLES MURCIANOS, S.L.</t>
+  </si>
+  <si>
+    <t>MO.00A.2026.18</t>
+  </si>
+  <si>
+    <t>CERTIFICADOS DIGITALES ACCV 2026</t>
+  </si>
+  <si>
+    <t>A40573396</t>
+  </si>
+  <si>
+    <t>INFRAESTRUCTURAS Y SERVICIOS DE TELECOMUNICACIONES Y CERTIFICACIÓN SAU (ACCV - ISTEC)</t>
+  </si>
+  <si>
+    <t>MO.00A.2026.6</t>
+  </si>
+  <si>
+    <t>SUMINISTRO MONITOR PORTATIL PARA SALA DE JUNTAS ESAMUR</t>
+  </si>
+  <si>
+    <t>MO.05A.2026.2</t>
+  </si>
+  <si>
+    <t>PROYECTO TRINEFLEX. SUMINISTRO DE SONDA DE ÓXIDO NITROSO DISUELTO EN AGUA PARA LA EDAR DE ALCANTARILLA (MURCIA)</t>
+  </si>
+  <si>
+    <t>A48062277</t>
+  </si>
+  <si>
+    <t>CADAGUA SA</t>
+  </si>
+  <si>
+    <t>MO.27A.2026.1</t>
+  </si>
+  <si>
+    <t>SUMINISTRO DE CONJUNTO MODULAR PARA VESTUARIO Y DUCHAS DEL PERSONAL DE LA EDAR DE MOLINA NORTE</t>
+  </si>
+  <si>
+    <t>B73278871</t>
+  </si>
+  <si>
+    <t>ALQUILERES BARCELÓ SAEZ, S.L.</t>
+  </si>
+  <si>
+    <t>MO.00A.2026.29</t>
+  </si>
+  <si>
+    <t>SISTEMA COPIAS DE SEGURIDAD MICROSOFT 365</t>
+  </si>
+  <si>
+    <t>MO.00A.2026.26</t>
+  </si>
+  <si>
+    <t>ADQUISICIÓN DE FELPUDOS PARA ENTRADA OFICINAS ESAMUR</t>
+  </si>
+  <si>
+    <t>B84818442</t>
+  </si>
+  <si>
+    <t>LEROY MERLIN ESPAÑA, S.L.U</t>
+  </si>
   <si>
     <t>EXPEDIENTE</t>
   </si>
   <si>
-    <t>TITULO</t>
-[...200 lines deleted...]
-    <t>***9820**</t>
+    <t>***4962**</t>
+  </si>
+  <si>
+    <t>***8266**</t>
+  </si>
+  <si>
+    <t>***5287**</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <color rgb="FFFFFFFF"/>
-      <name val="Calibri"/>
+      <color theme="0"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
-      <color rgb="FFFFFFFF"/>
-      <name val="Calibri"/>
+      <color theme="0"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
-    </font>
-[...4 lines deleted...]
-      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
-      <color rgb="FF000000"/>
-      <name val="Calibri"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF70AD47"/>
-        <bgColor rgb="FF70AD47"/>
+        <fgColor theme="9"/>
+        <bgColor theme="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFE2EFDA"/>
-        <bgColor rgb="FFE2EFDA"/>
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor theme="9" tint="0.79998168889431442"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor theme="9" tint="0.79998168889431442"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FFA9D08E"/>
+        <color theme="9" tint="0.39997558519241921"/>
       </left>
       <right/>
       <top style="thin">
-        <color rgb="FFA9D08E"/>
+        <color theme="9" tint="0.39997558519241921"/>
       </top>
       <bottom style="thin">
-        <color rgb="FFA9D08E"/>
+        <color theme="9" tint="0.39997558519241921"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
-        <color rgb="FFA9D08E"/>
+        <color theme="9" tint="0.39997558519241921"/>
       </top>
       <bottom style="thin">
-        <color rgb="FFA9D08E"/>
+        <color theme="9" tint="0.39997558519241921"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -724,606 +1035,2884 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6D0B741A-27EC-4FAD-A04D-D93BB3865D28}">
+  <dimension ref="A1:J38"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:J38"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="11.28515625" customWidth="1"/>
+    <col min="2" max="2" width="11.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" ht="346.5" x14ac:dyDescent="0.25">
+      <c r="A2" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C2" s="7">
+        <v>8089</v>
+      </c>
+      <c r="D2" s="7">
+        <v>1698.69</v>
+      </c>
+      <c r="E2" s="8">
+        <v>1</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="H2" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="I2" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="J2" s="8">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="393.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="C3" s="12">
+        <v>37206</v>
+      </c>
+      <c r="D3" s="12">
+        <v>7813.26</v>
+      </c>
+      <c r="E3" s="13">
+        <v>1.94</v>
+      </c>
+      <c r="F3" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="H3" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="J3" s="13">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" ht="315" x14ac:dyDescent="0.25">
+      <c r="A4" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C4" s="7">
+        <v>20574.55</v>
+      </c>
+      <c r="D4" s="7">
+        <v>4320.66</v>
+      </c>
+      <c r="E4" s="8">
+        <v>3</v>
+      </c>
+      <c r="F4" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="H4" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="I4" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="J4" s="8">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="220.5" x14ac:dyDescent="0.25">
+      <c r="A5" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="C5" s="12">
+        <v>12996.04</v>
+      </c>
+      <c r="D5" s="12">
+        <v>2729.17</v>
+      </c>
+      <c r="E5" s="13">
+        <v>11.97</v>
+      </c>
+      <c r="F5" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="H5" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="J5" s="13">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="283.5" x14ac:dyDescent="0.25">
+      <c r="A6" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="C6" s="7">
+        <v>23264.58</v>
+      </c>
+      <c r="D6" s="7">
+        <v>4885.5600000000004</v>
+      </c>
+      <c r="E6" s="8">
+        <v>1.97</v>
+      </c>
+      <c r="F6" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="H6" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="I6" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="J6" s="8">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="204.75" x14ac:dyDescent="0.25">
+      <c r="A7" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="C7" s="12">
+        <v>11990.32</v>
+      </c>
+      <c r="D7" s="12">
+        <v>2517.9699999999998</v>
+      </c>
+      <c r="E7" s="13">
+        <v>1.97</v>
+      </c>
+      <c r="F7" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="H7" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="J7" s="13">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="157.5" x14ac:dyDescent="0.25">
+      <c r="A8" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="C8" s="7">
+        <v>15201.06</v>
+      </c>
+      <c r="D8" s="7">
+        <v>3192.22</v>
+      </c>
+      <c r="E8" s="8">
+        <v>1</v>
+      </c>
+      <c r="F8" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="H8" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="I8" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="J8" s="8">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="220.5" x14ac:dyDescent="0.25">
+      <c r="A9" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="C9" s="12">
+        <v>4180.99</v>
+      </c>
+      <c r="D9" s="12">
+        <v>878.01</v>
+      </c>
+      <c r="E9" s="13">
+        <v>0.97</v>
+      </c>
+      <c r="F9" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H9" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="J9" s="13">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="267.75" x14ac:dyDescent="0.25">
+      <c r="A10" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="C10" s="7">
+        <v>6400</v>
+      </c>
+      <c r="D10" s="7">
+        <v>1344</v>
+      </c>
+      <c r="E10" s="8">
+        <v>1.29</v>
+      </c>
+      <c r="F10" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="H10" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="I10" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="J10" s="8">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="236.25" x14ac:dyDescent="0.25">
+      <c r="A11" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="11" t="s">
+        <v>50</v>
+      </c>
+      <c r="C11" s="12">
+        <v>14000</v>
+      </c>
+      <c r="D11" s="12">
+        <v>2940</v>
+      </c>
+      <c r="E11" s="13">
+        <v>10.45</v>
+      </c>
+      <c r="F11" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="G11" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="H11" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="J11" s="13">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="299.25" x14ac:dyDescent="0.25">
+      <c r="A12" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="C12" s="7">
+        <v>650</v>
+      </c>
+      <c r="D12" s="7">
+        <v>136.5</v>
+      </c>
+      <c r="E12" s="8">
+        <v>11.97</v>
+      </c>
+      <c r="F12" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="G12" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="H12" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="I12" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="J12" s="8">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="141.75" x14ac:dyDescent="0.25">
+      <c r="A13" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C13" s="12">
+        <v>8358.7099999999991</v>
+      </c>
+      <c r="D13" s="12">
+        <v>1755.33</v>
+      </c>
+      <c r="E13" s="13">
+        <v>9.94</v>
+      </c>
+      <c r="F13" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="G13" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="H13" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="J13" s="13">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="204.75" x14ac:dyDescent="0.25">
+      <c r="A14" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="C14" s="7">
+        <v>3318.18</v>
+      </c>
+      <c r="D14" s="7">
+        <v>696.82</v>
+      </c>
+      <c r="E14" s="8">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="F14" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="G14" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="H14" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="I14" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="J14" s="8">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="157.5" x14ac:dyDescent="0.25">
+      <c r="A15" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="C15" s="12">
+        <v>14900</v>
+      </c>
+      <c r="D15" s="12">
+        <v>3129</v>
+      </c>
+      <c r="E15" s="13">
+        <v>1.71</v>
+      </c>
+      <c r="F15" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="G15" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="H15" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="J15" s="13">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="315" x14ac:dyDescent="0.25">
+      <c r="A16" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="C16" s="7">
+        <v>9217.1</v>
+      </c>
+      <c r="D16" s="7">
+        <v>1935.59</v>
+      </c>
+      <c r="E16" s="8">
+        <v>7.32</v>
+      </c>
+      <c r="F16" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="G16" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="H16" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="I16" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="J16" s="8">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="236.25" x14ac:dyDescent="0.25">
+      <c r="A17" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="B17" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="C17" s="12">
+        <v>4800</v>
+      </c>
+      <c r="D17" s="12">
+        <v>1008</v>
+      </c>
+      <c r="E17" s="13">
+        <v>0.61</v>
+      </c>
+      <c r="F17" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="G17" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="H17" s="14" t="s">
+        <v>77</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="J17" s="13">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="189" x14ac:dyDescent="0.25">
+      <c r="A18" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="C18" s="7">
+        <v>335</v>
+      </c>
+      <c r="D18" s="7">
+        <v>70.349999999999994</v>
+      </c>
+      <c r="E18" s="8">
+        <v>2.52</v>
+      </c>
+      <c r="F18" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="G18" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="H18" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="I18" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="J18" s="8">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="236.25" x14ac:dyDescent="0.25">
+      <c r="A19" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="B19" s="11" t="s">
+        <v>83</v>
+      </c>
+      <c r="C19" s="12">
+        <v>14090</v>
+      </c>
+      <c r="D19" s="12">
+        <v>2958.9</v>
+      </c>
+      <c r="E19" s="13">
+        <v>1.97</v>
+      </c>
+      <c r="F19" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="G19" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="H19" s="14" t="s">
+        <v>85</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="J19" s="13">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="173.25" x14ac:dyDescent="0.25">
+      <c r="A20" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="C20" s="7">
+        <v>793.39</v>
+      </c>
+      <c r="D20" s="7">
+        <v>166.61</v>
+      </c>
+      <c r="E20" s="8">
+        <v>2.65</v>
+      </c>
+      <c r="F20" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="G20" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="H20" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="I20" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="J20" s="8">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="299.25" x14ac:dyDescent="0.25">
+      <c r="A21" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="B21" s="11" t="s">
+        <v>91</v>
+      </c>
+      <c r="C21" s="12">
+        <v>9000</v>
+      </c>
+      <c r="D21" s="12">
+        <v>1890</v>
+      </c>
+      <c r="E21" s="13">
+        <v>10.16</v>
+      </c>
+      <c r="F21" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="G21" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="H21" s="14" t="s">
+        <v>93</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="J21" s="13">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="173.25" x14ac:dyDescent="0.25">
+      <c r="A22" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="B22" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="C22" s="7">
+        <v>14100</v>
+      </c>
+      <c r="D22" s="7">
+        <v>2961</v>
+      </c>
+      <c r="E22" s="8">
+        <v>1.97</v>
+      </c>
+      <c r="F22" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="G22" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="H22" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="I22" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="J22" s="8">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="267.75" x14ac:dyDescent="0.25">
+      <c r="A23" s="10" t="s">
+        <v>98</v>
+      </c>
+      <c r="B23" s="11" t="s">
+        <v>99</v>
+      </c>
+      <c r="C23" s="12">
+        <v>7000</v>
+      </c>
+      <c r="D23" s="12">
+        <v>1470</v>
+      </c>
+      <c r="E23" s="13">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="F23" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="G23" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="H23" s="14" t="s">
+        <v>101</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="J23" s="13">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="173.25" x14ac:dyDescent="0.25">
+      <c r="A24" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="B24" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="C24" s="7">
+        <v>8100</v>
+      </c>
+      <c r="D24" s="7">
+        <v>1701</v>
+      </c>
+      <c r="E24" s="8">
+        <v>0.61</v>
+      </c>
+      <c r="F24" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="G24" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="H24" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="I24" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="J24" s="8">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
+      <c r="A25" s="10" t="s">
+        <v>104</v>
+      </c>
+      <c r="B25" s="11" t="s">
+        <v>105</v>
+      </c>
+      <c r="C25" s="12">
+        <v>1307.06</v>
+      </c>
+      <c r="D25" s="12">
+        <v>274.48</v>
+      </c>
+      <c r="E25" s="13">
+        <v>119.97</v>
+      </c>
+      <c r="F25" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="G25" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="H25" s="14" t="s">
+        <v>107</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="J25" s="13">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
+      <c r="A26" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="B26" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="C26" s="7">
+        <v>60</v>
+      </c>
+      <c r="D26" s="7">
+        <v>12.6</v>
+      </c>
+      <c r="E26" s="8">
+        <v>0.74</v>
+      </c>
+      <c r="F26" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="G26" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="H26" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="I26" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="J26" s="8">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="157.5" x14ac:dyDescent="0.25">
+      <c r="A27" s="10" t="s">
+        <v>112</v>
+      </c>
+      <c r="B27" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="C27" s="12">
+        <v>1000</v>
+      </c>
+      <c r="D27" s="12">
+        <v>210</v>
+      </c>
+      <c r="E27" s="13">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="F27" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="G27" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="H27" s="14" t="s">
+        <v>115</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="J27" s="13">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="236.25" x14ac:dyDescent="0.25">
+      <c r="A28" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="B28" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="C28" s="7">
+        <v>2800</v>
+      </c>
+      <c r="D28" s="7">
+        <v>588</v>
+      </c>
+      <c r="E28" s="8">
+        <v>0.16</v>
+      </c>
+      <c r="F28" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="G28" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="H28" s="9" t="s">
+        <v>119</v>
+      </c>
+      <c r="I28" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="J28" s="8">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="126" x14ac:dyDescent="0.25">
+      <c r="A29" s="10" t="s">
+        <v>120</v>
+      </c>
+      <c r="B29" s="11" t="s">
+        <v>121</v>
+      </c>
+      <c r="C29" s="12">
+        <v>680.39</v>
+      </c>
+      <c r="D29" s="12">
+        <v>142.88</v>
+      </c>
+      <c r="E29" s="13">
+        <v>2.71</v>
+      </c>
+      <c r="F29" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="G29" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="H29" s="14" t="s">
+        <v>124</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="J29" s="13">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
+      <c r="A30" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="B30" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="C30" s="7">
+        <v>1050</v>
+      </c>
+      <c r="D30" s="7">
+        <v>220.5</v>
+      </c>
+      <c r="E30" s="8">
+        <v>3.45</v>
+      </c>
+      <c r="F30" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="G30" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="H30" s="9" t="s">
+        <v>128</v>
+      </c>
+      <c r="I30" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="J30" s="8">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" ht="157.5" x14ac:dyDescent="0.25">
+      <c r="A31" s="10" t="s">
+        <v>129</v>
+      </c>
+      <c r="B31" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="C31" s="12">
+        <v>1080</v>
+      </c>
+      <c r="D31" s="12">
+        <v>226.8</v>
+      </c>
+      <c r="E31" s="13">
+        <v>0.71</v>
+      </c>
+      <c r="F31" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="G31" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="H31" s="14" t="s">
+        <v>128</v>
+      </c>
+      <c r="I31" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="J31" s="13">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" ht="173.25" x14ac:dyDescent="0.25">
+      <c r="A32" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="B32" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="C32" s="7">
+        <v>1353.72</v>
+      </c>
+      <c r="D32" s="7">
+        <v>284.27999999999997</v>
+      </c>
+      <c r="E32" s="8">
+        <v>9.61</v>
+      </c>
+      <c r="F32" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="G32" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="H32" s="9" t="s">
+        <v>134</v>
+      </c>
+      <c r="I32" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="J32" s="8">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" ht="165" x14ac:dyDescent="0.25">
+      <c r="A33" s="10" t="s">
+        <v>135</v>
+      </c>
+      <c r="B33" s="11" t="s">
+        <v>136</v>
+      </c>
+      <c r="C33" s="12">
+        <v>420</v>
+      </c>
+      <c r="D33" s="12">
+        <v>88.2</v>
+      </c>
+      <c r="E33" s="13">
+        <v>8.9700000000000006</v>
+      </c>
+      <c r="F33" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="G33" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="H33" s="14" t="s">
+        <v>138</v>
+      </c>
+      <c r="I33" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="J33" s="13">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" ht="110.25" x14ac:dyDescent="0.25">
+      <c r="A34" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="B34" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="C34" s="7">
+        <v>80</v>
+      </c>
+      <c r="D34" s="7">
+        <v>16.8</v>
+      </c>
+      <c r="E34" s="8">
+        <v>0.71</v>
+      </c>
+      <c r="F34" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="G34" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="H34" s="9" t="s">
+        <v>128</v>
+      </c>
+      <c r="I34" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="J34" s="8">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" ht="220.5" x14ac:dyDescent="0.25">
+      <c r="A35" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="B35" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="C35" s="12">
+        <v>12925.31</v>
+      </c>
+      <c r="D35" s="12">
+        <v>2714.32</v>
+      </c>
+      <c r="E35" s="13">
+        <v>1.97</v>
+      </c>
+      <c r="F35" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="G35" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="H35" s="14" t="s">
+        <v>144</v>
+      </c>
+      <c r="I35" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="J35" s="13">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" ht="236.25" x14ac:dyDescent="0.25">
+      <c r="A36" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="B36" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="C36" s="7">
+        <v>14582.54</v>
+      </c>
+      <c r="D36" s="7">
+        <v>3062.33</v>
+      </c>
+      <c r="E36" s="8">
+        <v>0.77</v>
+      </c>
+      <c r="F36" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="G36" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="H36" s="9" t="s">
+        <v>148</v>
+      </c>
+      <c r="I36" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="J36" s="8">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" ht="94.5" x14ac:dyDescent="0.25">
+      <c r="A37" s="10" t="s">
+        <v>149</v>
+      </c>
+      <c r="B37" s="11" t="s">
+        <v>150</v>
+      </c>
+      <c r="C37" s="12">
+        <v>2495</v>
+      </c>
+      <c r="D37" s="12">
+        <v>523.95000000000005</v>
+      </c>
+      <c r="E37" s="13">
+        <v>0.45</v>
+      </c>
+      <c r="F37" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="G37" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="H37" s="14" t="s">
+        <v>128</v>
+      </c>
+      <c r="I37" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="J37" s="13">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" ht="110.25" x14ac:dyDescent="0.25">
+      <c r="A38" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="B38" s="6" t="s">
+        <v>152</v>
+      </c>
+      <c r="C38" s="7">
+        <v>66.94</v>
+      </c>
+      <c r="D38" s="7">
+        <v>14.06</v>
+      </c>
+      <c r="E38" s="8">
+        <v>7.71</v>
+      </c>
+      <c r="F38" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="G38" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="H38" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="I38" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="J38" s="8">
+        <v>2026</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
 </file>
 
-<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:J16"/>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EFA4D1A7-3A6A-4642-81D0-739059458BC8}">
+  <sheetPr filterMode="1"/>
+  <dimension ref="A1:J38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E20" sqref="E20"/>
+      <selection activeCell="L21" sqref="L21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="52.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="15.140625" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="10" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="15.42578125" customWidth="1"/>
+    <col min="2" max="2" width="66.7109375" customWidth="1"/>
+    <col min="3" max="3" width="15.7109375" customWidth="1"/>
+    <col min="4" max="4" width="14.140625" customWidth="1"/>
+    <col min="5" max="5" width="12.7109375" customWidth="1"/>
+    <col min="6" max="6" width="16.42578125" style="19" customWidth="1"/>
+    <col min="8" max="8" width="37.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B1" s="2" t="s">
+    <row r="1" spans="1:10" s="18" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="16" t="s">
+        <v>155</v>
+      </c>
+      <c r="B1" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="3" t="s">
+      <c r="C1" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="3" t="s">
+      <c r="D1" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="3" t="s">
+      <c r="E1" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="3" t="s">
+      <c r="F1" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="3" t="s">
+      <c r="G1" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="4" t="s">
+      <c r="H1" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="19" t="s">
+      <c r="I1" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="3" t="s">
+      <c r="J1" s="15" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:10" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="5" t="s">
+    <row r="2" spans="1:10" ht="47.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="B2" s="6" t="s">
+      <c r="B2" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="C2" s="22">
+        <v>8089</v>
+      </c>
+      <c r="D2" s="22">
+        <v>1698.69</v>
+      </c>
+      <c r="E2" s="23">
+        <v>1</v>
+      </c>
+      <c r="F2" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G2" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="H2" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="I2" s="24">
+        <v>2</v>
+      </c>
+      <c r="J2" s="23">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="63" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="C3" s="28">
+        <v>37206</v>
+      </c>
+      <c r="D3" s="28">
+        <v>7813.26</v>
+      </c>
+      <c r="E3" s="29">
+        <v>1.94</v>
+      </c>
+      <c r="F3" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="H3" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="I3" s="30">
+        <v>2</v>
+      </c>
+      <c r="J3" s="29">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A4" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="C4" s="22">
+        <v>20574.55</v>
+      </c>
+      <c r="D4" s="22">
+        <v>4320.66</v>
+      </c>
+      <c r="E4" s="23">
+        <v>3</v>
+      </c>
+      <c r="F4" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="I4" s="24">
+        <v>1</v>
+      </c>
+      <c r="J4" s="23">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="31.5" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="C5" s="28">
+        <v>12996.04</v>
+      </c>
+      <c r="D5" s="28">
+        <v>2729.17</v>
+      </c>
+      <c r="E5" s="29">
+        <v>11.97</v>
+      </c>
+      <c r="F5" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="H5" s="31" t="s">
+        <v>28</v>
+      </c>
+      <c r="I5" s="30">
+        <v>2</v>
+      </c>
+      <c r="J5" s="29">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A6" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="C6" s="22">
+        <v>23264.58</v>
+      </c>
+      <c r="D6" s="22">
+        <v>4885.5600000000004</v>
+      </c>
+      <c r="E6" s="23">
+        <v>1.97</v>
+      </c>
+      <c r="F6" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="H6" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="I6" s="24">
+        <v>1</v>
+      </c>
+      <c r="J6" s="23">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="31.5" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="C7" s="28">
+        <v>11990.32</v>
+      </c>
+      <c r="D7" s="28">
+        <v>2517.9699999999998</v>
+      </c>
+      <c r="E7" s="29">
+        <v>1.97</v>
+      </c>
+      <c r="F7" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="H7" s="31" t="s">
+        <v>36</v>
+      </c>
+      <c r="I7" s="30">
+        <v>2</v>
+      </c>
+      <c r="J7" s="29">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="31.5" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="20" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="C8" s="22">
+        <v>15201.06</v>
+      </c>
+      <c r="D8" s="22">
+        <v>3192.22</v>
+      </c>
+      <c r="E8" s="23">
+        <v>1</v>
+      </c>
+      <c r="F8" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" s="23" t="s">
+        <v>39</v>
+      </c>
+      <c r="H8" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="I8" s="24">
+        <v>2</v>
+      </c>
+      <c r="J8" s="23">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="31.5" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="C9" s="28">
+        <v>4180.99</v>
+      </c>
+      <c r="D9" s="28">
+        <v>878.01</v>
+      </c>
+      <c r="E9" s="29">
+        <v>0.97</v>
+      </c>
+      <c r="F9" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="29" t="s">
+        <v>156</v>
+      </c>
+      <c r="H9" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="I9" s="30">
+        <v>2</v>
+      </c>
+      <c r="J9" s="29">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="47.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="20" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="C10" s="22">
+        <v>6400</v>
+      </c>
+      <c r="D10" s="22">
+        <v>1344</v>
+      </c>
+      <c r="E10" s="23">
+        <v>1.29</v>
+      </c>
+      <c r="F10" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="H10" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="I10" s="24">
+        <v>2</v>
+      </c>
+      <c r="J10" s="23">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A11" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="27" t="s">
+        <v>50</v>
+      </c>
+      <c r="C11" s="28">
+        <v>14000</v>
+      </c>
+      <c r="D11" s="28">
+        <v>2940</v>
+      </c>
+      <c r="E11" s="29">
+        <v>10.45</v>
+      </c>
+      <c r="F11" s="30" t="s">
+        <v>51</v>
+      </c>
+      <c r="G11" s="29" t="s">
+        <v>52</v>
+      </c>
+      <c r="H11" s="31" t="s">
+        <v>53</v>
+      </c>
+      <c r="I11" s="30">
+        <v>1</v>
+      </c>
+      <c r="J11" s="29">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A12" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" s="21" t="s">
+        <v>55</v>
+      </c>
+      <c r="C12" s="22">
+        <v>650</v>
+      </c>
+      <c r="D12" s="22">
+        <v>136.5</v>
+      </c>
+      <c r="E12" s="23">
+        <v>11.97</v>
+      </c>
+      <c r="F12" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="G12" s="23" t="s">
+        <v>56</v>
+      </c>
+      <c r="H12" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="I12" s="24">
+        <v>1</v>
+      </c>
+      <c r="J12" s="23">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A13" s="26" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="C13" s="28">
+        <v>8358.7099999999991</v>
+      </c>
+      <c r="D13" s="28">
+        <v>1755.33</v>
+      </c>
+      <c r="E13" s="29">
+        <v>9.94</v>
+      </c>
+      <c r="F13" s="30" t="s">
+        <v>51</v>
+      </c>
+      <c r="G13" s="29" t="s">
+        <v>60</v>
+      </c>
+      <c r="H13" s="31" t="s">
+        <v>61</v>
+      </c>
+      <c r="I13" s="30">
+        <v>1</v>
+      </c>
+      <c r="J13" s="29">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="31.5" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="20" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C14" s="22">
+        <v>3318.18</v>
+      </c>
+      <c r="D14" s="22">
+        <v>696.82</v>
+      </c>
+      <c r="E14" s="23">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="F14" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="G14" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="H14" s="25" t="s">
+        <v>65</v>
+      </c>
+      <c r="I14" s="24">
+        <v>2</v>
+      </c>
+      <c r="J14" s="23">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="31.5" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" s="27" t="s">
         <v>67</v>
       </c>
-      <c r="C2" s="7">
-[...17 lines deleted...]
-      <c r="I2" s="17">
+      <c r="C15" s="28">
+        <v>14900</v>
+      </c>
+      <c r="D15" s="28">
+        <v>3129</v>
+      </c>
+      <c r="E15" s="29">
+        <v>1.71</v>
+      </c>
+      <c r="F15" s="30" t="s">
+        <v>51</v>
+      </c>
+      <c r="G15" s="29" t="s">
+        <v>68</v>
+      </c>
+      <c r="H15" s="31" t="s">
+        <v>69</v>
+      </c>
+      <c r="I15" s="30">
+        <v>2</v>
+      </c>
+      <c r="J15" s="29">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="47.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="20" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="C16" s="22">
+        <v>9217.1</v>
+      </c>
+      <c r="D16" s="22">
+        <v>1935.59</v>
+      </c>
+      <c r="E16" s="23">
+        <v>7.32</v>
+      </c>
+      <c r="F16" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="G16" s="23" t="s">
+        <v>72</v>
+      </c>
+      <c r="H16" s="25" t="s">
+        <v>73</v>
+      </c>
+      <c r="I16" s="24">
+        <v>2</v>
+      </c>
+      <c r="J16" s="23">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="31.5" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="26" t="s">
+        <v>74</v>
+      </c>
+      <c r="B17" s="27" t="s">
+        <v>75</v>
+      </c>
+      <c r="C17" s="28">
+        <v>4800</v>
+      </c>
+      <c r="D17" s="28">
+        <v>1008</v>
+      </c>
+      <c r="E17" s="29">
+        <v>0.61</v>
+      </c>
+      <c r="F17" s="30" t="s">
+        <v>51</v>
+      </c>
+      <c r="G17" s="29" t="s">
+        <v>76</v>
+      </c>
+      <c r="H17" s="31" t="s">
+        <v>77</v>
+      </c>
+      <c r="I17" s="30">
+        <v>2</v>
+      </c>
+      <c r="J17" s="29">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="31.5" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" s="21" t="s">
+        <v>79</v>
+      </c>
+      <c r="C18" s="22">
+        <v>335</v>
+      </c>
+      <c r="D18" s="22">
+        <v>70.349999999999994</v>
+      </c>
+      <c r="E18" s="23">
+        <v>2.52</v>
+      </c>
+      <c r="F18" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="G18" s="23" t="s">
+        <v>157</v>
+      </c>
+      <c r="H18" s="25" t="s">
+        <v>81</v>
+      </c>
+      <c r="I18" s="24">
+        <v>2</v>
+      </c>
+      <c r="J18" s="23">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="31.5" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="26" t="s">
+        <v>82</v>
+      </c>
+      <c r="B19" s="27" t="s">
+        <v>83</v>
+      </c>
+      <c r="C19" s="28">
+        <v>14090</v>
+      </c>
+      <c r="D19" s="28">
+        <v>2958.9</v>
+      </c>
+      <c r="E19" s="29">
+        <v>1.97</v>
+      </c>
+      <c r="F19" s="30" t="s">
+        <v>51</v>
+      </c>
+      <c r="G19" s="29" t="s">
+        <v>84</v>
+      </c>
+      <c r="H19" s="31" t="s">
+        <v>85</v>
+      </c>
+      <c r="I19" s="30">
+        <v>2</v>
+      </c>
+      <c r="J19" s="29">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="31.5" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>87</v>
+      </c>
+      <c r="C20" s="22">
+        <v>793.39</v>
+      </c>
+      <c r="D20" s="22">
+        <v>166.61</v>
+      </c>
+      <c r="E20" s="23">
+        <v>2.65</v>
+      </c>
+      <c r="F20" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="G20" s="23" t="s">
+        <v>88</v>
+      </c>
+      <c r="H20" s="25" t="s">
+        <v>89</v>
+      </c>
+      <c r="I20" s="24">
+        <v>2</v>
+      </c>
+      <c r="J20" s="23">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A21" s="26" t="s">
+        <v>90</v>
+      </c>
+      <c r="B21" s="27" t="s">
+        <v>91</v>
+      </c>
+      <c r="C21" s="28">
+        <v>9000</v>
+      </c>
+      <c r="D21" s="28">
+        <v>1890</v>
+      </c>
+      <c r="E21" s="29">
+        <v>10.16</v>
+      </c>
+      <c r="F21" s="30" t="s">
+        <v>51</v>
+      </c>
+      <c r="G21" s="29" t="s">
+        <v>92</v>
+      </c>
+      <c r="H21" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="I21" s="30">
         <v>1</v>
       </c>
-      <c r="J2" s="8">
-[...16 lines deleted...]
-      <c r="E3" s="13">
+      <c r="J21" s="29">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="31.5" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="20" t="s">
+        <v>94</v>
+      </c>
+      <c r="B22" s="21" t="s">
+        <v>95</v>
+      </c>
+      <c r="C22" s="22">
+        <v>14100</v>
+      </c>
+      <c r="D22" s="22">
+        <v>2961</v>
+      </c>
+      <c r="E22" s="23">
         <v>1.97</v>
       </c>
-      <c r="F3" s="13" t="s">
-[...8 lines deleted...]
-      <c r="I3" s="18">
+      <c r="F22" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="G22" s="23" t="s">
+        <v>96</v>
+      </c>
+      <c r="H22" s="25" t="s">
+        <v>97</v>
+      </c>
+      <c r="I22" s="24">
+        <v>2</v>
+      </c>
+      <c r="J22" s="23">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A23" s="26" t="s">
+        <v>98</v>
+      </c>
+      <c r="B23" s="27" t="s">
+        <v>99</v>
+      </c>
+      <c r="C23" s="28">
+        <v>7000</v>
+      </c>
+      <c r="D23" s="28">
+        <v>1470</v>
+      </c>
+      <c r="E23" s="29">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="F23" s="30" t="s">
+        <v>51</v>
+      </c>
+      <c r="G23" s="29" t="s">
+        <v>100</v>
+      </c>
+      <c r="H23" s="31" t="s">
+        <v>101</v>
+      </c>
+      <c r="I23" s="30">
         <v>1</v>
       </c>
-      <c r="J3" s="13">
-[...28 lines deleted...]
-      <c r="I4" s="17">
+      <c r="J23" s="29">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A24" s="20" t="s">
+        <v>102</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="C24" s="22">
+        <v>8100</v>
+      </c>
+      <c r="D24" s="22">
+        <v>1701</v>
+      </c>
+      <c r="E24" s="23">
+        <v>0.61</v>
+      </c>
+      <c r="F24" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="G24" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="H24" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="I24" s="24">
         <v>1</v>
       </c>
-      <c r="J4" s="8">
-[...28 lines deleted...]
-      <c r="I5" s="18">
+      <c r="J24" s="23">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="26" t="s">
+        <v>104</v>
+      </c>
+      <c r="B25" s="27" t="s">
+        <v>105</v>
+      </c>
+      <c r="C25" s="28">
+        <v>1307.06</v>
+      </c>
+      <c r="D25" s="28">
+        <v>274.48</v>
+      </c>
+      <c r="E25" s="29">
+        <v>1.97</v>
+      </c>
+      <c r="F25" s="30" t="s">
+        <v>51</v>
+      </c>
+      <c r="G25" s="29" t="s">
+        <v>106</v>
+      </c>
+      <c r="H25" s="31" t="s">
+        <v>107</v>
+      </c>
+      <c r="I25" s="30">
+        <v>2</v>
+      </c>
+      <c r="J25" s="29">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="20" t="s">
+        <v>108</v>
+      </c>
+      <c r="B26" s="21" t="s">
+        <v>109</v>
+      </c>
+      <c r="C26" s="22">
+        <v>60</v>
+      </c>
+      <c r="D26" s="22">
+        <v>12.6</v>
+      </c>
+      <c r="E26" s="23">
+        <v>0.74</v>
+      </c>
+      <c r="F26" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="G26" s="23" t="s">
+        <v>158</v>
+      </c>
+      <c r="H26" s="25" t="s">
+        <v>111</v>
+      </c>
+      <c r="I26" s="24">
+        <v>2</v>
+      </c>
+      <c r="J26" s="23">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A27" s="26" t="s">
+        <v>112</v>
+      </c>
+      <c r="B27" s="27" t="s">
+        <v>113</v>
+      </c>
+      <c r="C27" s="28">
+        <v>1000</v>
+      </c>
+      <c r="D27" s="28">
+        <v>210</v>
+      </c>
+      <c r="E27" s="29">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="F27" s="30" t="s">
+        <v>51</v>
+      </c>
+      <c r="G27" s="29" t="s">
+        <v>114</v>
+      </c>
+      <c r="H27" s="31" t="s">
+        <v>115</v>
+      </c>
+      <c r="I27" s="30">
         <v>1</v>
       </c>
-      <c r="J5" s="13">
-[...28 lines deleted...]
-      <c r="I6" s="17">
+      <c r="J27" s="29">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="31.5" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="20" t="s">
+        <v>116</v>
+      </c>
+      <c r="B28" s="21" t="s">
+        <v>117</v>
+      </c>
+      <c r="C28" s="22">
+        <v>2800</v>
+      </c>
+      <c r="D28" s="22">
+        <v>588</v>
+      </c>
+      <c r="E28" s="23">
+        <v>0.16</v>
+      </c>
+      <c r="F28" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="G28" s="23" t="s">
+        <v>118</v>
+      </c>
+      <c r="H28" s="25" t="s">
+        <v>119</v>
+      </c>
+      <c r="I28" s="24">
+        <v>2</v>
+      </c>
+      <c r="J28" s="23">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="26" t="s">
+        <v>120</v>
+      </c>
+      <c r="B29" s="27" t="s">
+        <v>121</v>
+      </c>
+      <c r="C29" s="28">
+        <v>680.39</v>
+      </c>
+      <c r="D29" s="28">
+        <v>142.88</v>
+      </c>
+      <c r="E29" s="29">
+        <v>2.71</v>
+      </c>
+      <c r="F29" s="30" t="s">
+        <v>122</v>
+      </c>
+      <c r="G29" s="29" t="s">
+        <v>123</v>
+      </c>
+      <c r="H29" s="31" t="s">
+        <v>124</v>
+      </c>
+      <c r="I29" s="30">
+        <v>2</v>
+      </c>
+      <c r="J29" s="29">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A30" s="20" t="s">
+        <v>125</v>
+      </c>
+      <c r="B30" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="C30" s="22">
+        <v>1050</v>
+      </c>
+      <c r="D30" s="22">
+        <v>220.5</v>
+      </c>
+      <c r="E30" s="23">
+        <v>3.45</v>
+      </c>
+      <c r="F30" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="G30" s="23" t="s">
+        <v>127</v>
+      </c>
+      <c r="H30" s="25" t="s">
+        <v>128</v>
+      </c>
+      <c r="I30" s="24">
         <v>1</v>
       </c>
-      <c r="J6" s="8">
-[...28 lines deleted...]
-      <c r="I7" s="18">
+      <c r="J30" s="23">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A31" s="26" t="s">
+        <v>129</v>
+      </c>
+      <c r="B31" s="27" t="s">
+        <v>130</v>
+      </c>
+      <c r="C31" s="28">
+        <v>1080</v>
+      </c>
+      <c r="D31" s="28">
+        <v>226.8</v>
+      </c>
+      <c r="E31" s="29">
+        <v>0.71</v>
+      </c>
+      <c r="F31" s="30" t="s">
+        <v>122</v>
+      </c>
+      <c r="G31" s="29" t="s">
+        <v>127</v>
+      </c>
+      <c r="H31" s="31" t="s">
+        <v>128</v>
+      </c>
+      <c r="I31" s="30">
         <v>1</v>
       </c>
-      <c r="J7" s="13">
-[...28 lines deleted...]
-      <c r="I8" s="17">
+      <c r="J31" s="29">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A32" s="20" t="s">
+        <v>131</v>
+      </c>
+      <c r="B32" s="21" t="s">
+        <v>132</v>
+      </c>
+      <c r="C32" s="22">
+        <v>1353.72</v>
+      </c>
+      <c r="D32" s="22">
+        <v>284.27999999999997</v>
+      </c>
+      <c r="E32" s="23">
+        <v>9.61</v>
+      </c>
+      <c r="F32" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="G32" s="23" t="s">
+        <v>133</v>
+      </c>
+      <c r="H32" s="25" t="s">
+        <v>134</v>
+      </c>
+      <c r="I32" s="24">
         <v>1</v>
       </c>
-      <c r="J8" s="8">
-[...28 lines deleted...]
-      <c r="I9" s="18">
+      <c r="J32" s="23">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="26" t="s">
+        <v>135</v>
+      </c>
+      <c r="B33" s="27" t="s">
+        <v>136</v>
+      </c>
+      <c r="C33" s="28">
+        <v>420</v>
+      </c>
+      <c r="D33" s="28">
+        <v>88.2</v>
+      </c>
+      <c r="E33" s="29">
+        <v>8.9700000000000006</v>
+      </c>
+      <c r="F33" s="30" t="s">
+        <v>122</v>
+      </c>
+      <c r="G33" s="29" t="s">
+        <v>137</v>
+      </c>
+      <c r="H33" s="31" t="s">
+        <v>138</v>
+      </c>
+      <c r="I33" s="30">
+        <v>2</v>
+      </c>
+      <c r="J33" s="29">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A34" s="20" t="s">
+        <v>139</v>
+      </c>
+      <c r="B34" s="21" t="s">
+        <v>140</v>
+      </c>
+      <c r="C34" s="22">
+        <v>80</v>
+      </c>
+      <c r="D34" s="22">
+        <v>16.8</v>
+      </c>
+      <c r="E34" s="23">
+        <v>0.71</v>
+      </c>
+      <c r="F34" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="G34" s="23" t="s">
+        <v>127</v>
+      </c>
+      <c r="H34" s="25" t="s">
+        <v>128</v>
+      </c>
+      <c r="I34" s="24">
         <v>1</v>
       </c>
-      <c r="J9" s="13">
-[...28 lines deleted...]
-      <c r="I10" s="17">
+      <c r="J34" s="23">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A35" s="26" t="s">
+        <v>141</v>
+      </c>
+      <c r="B35" s="27" t="s">
+        <v>142</v>
+      </c>
+      <c r="C35" s="28">
+        <v>12925.31</v>
+      </c>
+      <c r="D35" s="28">
+        <v>2714.32</v>
+      </c>
+      <c r="E35" s="29">
+        <v>1.97</v>
+      </c>
+      <c r="F35" s="30" t="s">
+        <v>122</v>
+      </c>
+      <c r="G35" s="29" t="s">
+        <v>143</v>
+      </c>
+      <c r="H35" s="31" t="s">
+        <v>144</v>
+      </c>
+      <c r="I35" s="30">
         <v>1</v>
       </c>
-      <c r="J10" s="8">
-[...28 lines deleted...]
-      <c r="I11" s="18">
+      <c r="J35" s="29">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A36" s="20" t="s">
+        <v>145</v>
+      </c>
+      <c r="B36" s="21" t="s">
+        <v>146</v>
+      </c>
+      <c r="C36" s="22">
+        <v>14582.54</v>
+      </c>
+      <c r="D36" s="22">
+        <v>3062.33</v>
+      </c>
+      <c r="E36" s="23">
+        <v>0.77</v>
+      </c>
+      <c r="F36" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="G36" s="23" t="s">
+        <v>147</v>
+      </c>
+      <c r="H36" s="25" t="s">
+        <v>148</v>
+      </c>
+      <c r="I36" s="24">
         <v>1</v>
       </c>
-      <c r="J11" s="13">
-[...156 lines deleted...]
-      <c r="I16" s="17">
+      <c r="J36" s="23">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" ht="30" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="26" t="s">
+        <v>149</v>
+      </c>
+      <c r="B37" s="27" t="s">
+        <v>150</v>
+      </c>
+      <c r="C37" s="28">
+        <v>2495</v>
+      </c>
+      <c r="D37" s="28">
+        <v>523.95000000000005</v>
+      </c>
+      <c r="E37" s="29">
+        <v>0.45</v>
+      </c>
+      <c r="F37" s="30" t="s">
+        <v>122</v>
+      </c>
+      <c r="G37" s="29" t="s">
+        <v>127</v>
+      </c>
+      <c r="H37" s="31" t="s">
+        <v>128</v>
+      </c>
+      <c r="I37" s="30">
         <v>2</v>
       </c>
-      <c r="J16" s="8">
+      <c r="J37" s="29">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="20" t="s">
+        <v>151</v>
+      </c>
+      <c r="B38" s="21" t="s">
+        <v>152</v>
+      </c>
+      <c r="C38" s="22">
+        <v>66.94</v>
+      </c>
+      <c r="D38" s="22">
+        <v>14.06</v>
+      </c>
+      <c r="E38" s="23">
+        <v>7.71</v>
+      </c>
+      <c r="F38" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="G38" s="23" t="s">
+        <v>153</v>
+      </c>
+      <c r="H38" s="25" t="s">
+        <v>154</v>
+      </c>
+      <c r="I38" s="24">
+        <v>2</v>
+      </c>
+      <c r="J38" s="23">
         <v>2026</v>
       </c>
     </row>
   </sheetData>
+  <autoFilter ref="A1:J38" xr:uid="{EFA4D1A7-3A6A-4642-81D0-739059458BC8}">
+    <filterColumn colId="8">
+      <filters>
+        <filter val="1"/>
+      </filters>
+    </filterColumn>
+  </autoFilter>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="22826b3b-1015-4b24-8872-7751f9ca1ae1" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="bed44c09-41e8-4d3e-9892-6d0b0074b19a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101005A104DB8759A3046B308B0A6B1E808E8" ma:contentTypeVersion="17" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="ebe252fa8af39ca5f6f28a9754d77f70">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bed44c09-41e8-4d3e-9892-6d0b0074b19a" xmlns:ns3="22826b3b-1015-4b24-8872-7751f9ca1ae1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f8ad6f5acdc6f7fb4e92b3346494e886" ns2:_="" ns3:_="">
+    <xsd:import namespace="bed44c09-41e8-4d3e-9892-6d0b0074b19a"/>
+    <xsd:import namespace="22826b3b-1015-4b24-8872-7751f9ca1ae1"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bed44c09-41e8-4d3e-9892-6d0b0074b19a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="11" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="14" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="15" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Etiquetas de imagen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="8046e2c9-d8f5-4570-8d97-cab41ab156ac" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="21" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="22826b3b-1015-4b24-8872-7751f9ca1ae1" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Compartido con" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Detalles de uso compartido" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3e1c68bf-10f0-42c2-96e9-c5a70c7119a6}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="22826b3b-1015-4b24-8872-7751f9ca1ae1">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de contenido"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C68A42F8-EEA7-4108-9D08-71540D4CEEC4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="22826b3b-1015-4b24-8872-7751f9ca1ae1"/>
+    <ds:schemaRef ds:uri="bed44c09-41e8-4d3e-9892-6d0b0074b19a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DA33078-3811-40A8-B657-45124B09E7C0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="bed44c09-41e8-4d3e-9892-6d0b0074b19a"/>
+    <ds:schemaRef ds:uri="22826b3b-1015-4b24-8872-7751f9ca1ae1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D01C379-1370-45B3-A354-504442F8C4CE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Hoja1</vt:lpstr>
+      <vt:lpstr>Hoja2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Mayte Sanmateo | ESAMUR</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101005A104DB8759A3046B308B0A6B1E808E8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>