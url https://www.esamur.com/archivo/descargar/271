--- v1 (2026-07-17)
+++ v2 (2026-10-16)
@@ -1,170 +1,159 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\mayte.sanmateo\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{715BBE64-D7E5-45B2-90FE-F63BF340EA50}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A1890F30-0262-46CC-A4E5-03B0B6D63136}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="1" xr2:uid="{8E837D32-E43B-4887-97A1-AA58BF427233}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{8E837D32-E43B-4887-97A1-AA58BF427233}"/>
   </bookViews>
   <sheets>
-    <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
-    <sheet name="Hoja2" sheetId="2" r:id="rId2"/>
+    <sheet name="Contratos menores" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Hoja2!$A$1:$J$38</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Contratos menores'!$A$1:$J$48</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="427" uniqueCount="159">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="245" uniqueCount="191">
   <si>
     <t>TITULO</t>
   </si>
   <si>
     <t>IMPORTE_ADJ_SINIVA</t>
   </si>
   <si>
     <t>IMP_IVA</t>
   </si>
   <si>
     <t>PLAZO_EJECUCION</t>
   </si>
   <si>
     <t>TIPO_CONTRATO</t>
   </si>
   <si>
     <t>CIF</t>
   </si>
   <si>
     <t>ADJUDICATARIO</t>
   </si>
   <si>
     <t>TRIMESTRE</t>
   </si>
   <si>
     <t>EJERCICIO</t>
   </si>
   <si>
     <t>MO.05A-1.2026.1</t>
   </si>
   <si>
     <t>REPARACIÓN DE HUNDIMIENTOS Y DESPERFECTOS DEL FIRME EN EL TRAZADO DE LA IMPULSIÓN DE LA EBAR LA VOZ NEGRA EN LA CALLE PERÚ DEL P.I. OESTE DE ALCANTARILLA (MURCIA)</t>
   </si>
   <si>
     <t>Obras</t>
   </si>
   <si>
     <t>B73419699</t>
   </si>
   <si>
     <t>INSTALACIONES HERGASA 2006, S.L.</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>MO.15A.2026.1</t>
   </si>
   <si>
     <t>REPARACIÓN URGENTE DE VARIOS HUNDIMIENTOS EN EL VIAL PERIMETRAL DE LA EDAR DE CARAVACA Y EN EL COLECTOR DE AGUA TRATADA EN LA CARRETERA RM-B36 DEL EMISARIO DE SALIDA DE LA EDAR DE CARAVACA</t>
   </si>
   <si>
     <t>B73651648</t>
   </si>
   <si>
     <t>SEROBRA PROYECTOS Y LICITACIONES, S.L.</t>
   </si>
   <si>
     <t>MO.00A.2026.8</t>
   </si>
   <si>
     <t>OBRAS DE INSTALACIÓN DE EQUIPAMIENTO DE SUPERVISIÓN Y CONTROL DE EXPLOTACIÓN DE LAS INSTALACIONES DE DEPURACIÓN GESTIONADAS POR ESAMUR.  PROYECTO REGEN-IA</t>
   </si>
   <si>
     <t>B50570571</t>
   </si>
   <si>
     <t>SOLITIUM SL</t>
   </si>
   <si>
-    <t>1</t>
-[...1 lines deleted...]
-  <si>
     <t>MO.37A.2026.1</t>
   </si>
   <si>
     <t>ACTUACIONES EN LÍNEA DE MT PARA EL AUMENTO DE POTENCIA ELÉCTRICA CONTRATADA EN LA EDAR DE TORRE PACHECO</t>
   </si>
   <si>
     <t>U09823063</t>
   </si>
   <si>
     <t>UTE CAMPO DE CARTAGENA (GLOBAL OMNIUM-HIDROCONTA)</t>
   </si>
   <si>
     <t>MO.05A.2026.1</t>
   </si>
   <si>
     <t>PROYECTO TRINEFLEX. SUMINISTRO E INSTALACIÓN DE SONDA DE NITRITOS EN LOS REACTORES BIOLÓGICOS DE LA ETAPA B DE LA EDAR DE ALCANTARILLA</t>
   </si>
   <si>
     <t>A30051130</t>
   </si>
   <si>
     <t>INDUSTRIAS ELECTRICAS BROCAL SA</t>
   </si>
   <si>
     <t>MO.32A.2026.1</t>
@@ -175,53 +164,50 @@
   <si>
     <t>B73111932</t>
   </si>
   <si>
     <t>TALLERES Y CONDUCCIONES JUANITO, S.L.</t>
   </si>
   <si>
     <t>MO.902AN.2026.1</t>
   </si>
   <si>
     <t>REPARACIÓN DEL COLECTOR DE BYPASS GENERAL DE LA EDAR DE LOS ALCÁZARES</t>
   </si>
   <si>
     <t>A95113361</t>
   </si>
   <si>
     <t>ACCIONA AGUA SA</t>
   </si>
   <si>
     <t>MO.35A.2026.1</t>
   </si>
   <si>
     <t>SUMINISTRO E INSTALACIÓN DE EQUIPOS DE CLIMATIZACIÓN EN LA SALA DE OZONO Y UV DE LA EDAR DE SAN JAVIER</t>
   </si>
   <si>
-    <t>48649628M</t>
-[...1 lines deleted...]
-  <si>
     <t>PABLO ORTEGA PEÑALVER (EUROCLIMA)</t>
   </si>
   <si>
     <t>MO.MI.2026.1</t>
   </si>
   <si>
     <t>INTEGRACIÓN DE NUEVAS SEÑALES EN SCADA (SAID) PROCEDENTES DEL PROCESO DE DIGITALIZACIÓN DE SONDAS: PROYECTO REGEN-IA 3ª CONV PERTE</t>
   </si>
   <si>
     <t>A85788073</t>
   </si>
   <si>
     <t>AQUATEC SOLUCIONES MEDIOAMBIENTALES, S.A.</t>
   </si>
   <si>
     <t>MO.00A.2026.3</t>
   </si>
   <si>
     <t>PATROCINIO JORNADAS  Y CONGRESOS EN MATERIA DE SANEAMIENTO Y DEPURACIÓN DE AGUAS RESIDUALES 2026</t>
   </si>
   <si>
     <t>Servicios</t>
   </si>
   <si>
     <t>B73284556</t>
@@ -286,53 +272,50 @@
   <si>
     <t>A30016323</t>
   </si>
   <si>
     <t>RADIO MURCIA, S.A. (SER)</t>
   </si>
   <si>
     <t>MO.00A.2026.23</t>
   </si>
   <si>
     <t>CARGA DE INFORMACIÓN REFERENTE AL CUMPLIMIENTO DE LA DIRECTIVA 91/271CEE Q2025 DE LAS EDAR DE LA REGIÓN DE MURCIA</t>
   </si>
   <si>
     <t>A28139111</t>
   </si>
   <si>
     <t>INTECSA ENGINEERING GROUP,SAU</t>
   </si>
   <si>
     <t>MO.00A.2026.14</t>
   </si>
   <si>
     <t>SERVICIO TÉCNICO DE AUDIOVISUALES PARA REUNIÓN PLENARIO DAQUAS 28 DE ABRIL DE 2026</t>
   </si>
   <si>
-    <t>27482667J</t>
-[...1 lines deleted...]
-  <si>
     <t>FERNANDO HERRERO VEGA MEGAMAC</t>
   </si>
   <si>
     <t>MO.23A.2026.1</t>
   </si>
   <si>
     <t>AT PARA LA REDACCIÓN DEL PROYECTO DE DEPÓSITO DE REGULACIÓN DEL BOMBEO DE ENTRADA DE LA EDAR DE LIBRILLA</t>
   </si>
   <si>
     <t>B73854127</t>
   </si>
   <si>
     <t>NASER INGENIEROS, S.L</t>
   </si>
   <si>
     <t>MO.00A.2026.16</t>
   </si>
   <si>
     <t>SERVICIO AUTOBÚS VISITA EDAR SAN JAVIER. REUNIÓN PLENARIO DAQUAS 28 DE ABRIL DE 2026</t>
   </si>
   <si>
     <t>B73601429</t>
   </si>
   <si>
     <t>SELECTA BUS SL</t>
@@ -361,80 +344,71 @@
   <si>
     <t>EDINART CONSULTING, S.L.P.</t>
   </si>
   <si>
     <t>MO.00A.2026.13</t>
   </si>
   <si>
     <t>ACTIVIDAD DE PATROCINIO  FORO DEL AGUAH2O FUTURO 2026 | EL AGUA COMO MOTOR DE INNOVACIÓN, COMPETITIVIDAD Y SOSTENIBILIDAD.</t>
   </si>
   <si>
     <t>A81839219</t>
   </si>
   <si>
     <t>VOCENTO MEDIOS, S.A.U</t>
   </si>
   <si>
     <t>MO.00A.2026.10</t>
   </si>
   <si>
     <t>ACTIVIDAD DE PUBLICIDAD Y CAMPAÑA ON LINE DÍA MUNDIAL DEL AGUA 22 MARZO 2026</t>
   </si>
   <si>
     <t>MO.00A.2026.27</t>
   </si>
   <si>
-    <t>RENOVACIÓN DE MARCA NACIONAL DENOMINATIVA</t>
-[...1 lines deleted...]
-  <si>
     <t>B66448549</t>
   </si>
   <si>
     <t>CONSULPI</t>
   </si>
   <si>
     <t>MO.00A.2026.24</t>
   </si>
   <si>
     <t>REPARACIÓN PORTÁTIL ÁREA DE CONTRATACIÓN</t>
   </si>
   <si>
-    <t>27452872A</t>
-[...1 lines deleted...]
-  <si>
     <t>VAZQUEZ PALAZON, ANTONIO</t>
   </si>
   <si>
     <t>MO.00A.2026.2</t>
   </si>
   <si>
     <t>SERVICIO DE MUDANZAS. TRASLADO ARMARIOS AL ARCHIVO DE PLANTA BAJA</t>
   </si>
   <si>
-    <t>48498201X</t>
-[...1 lines deleted...]
-  <si>
     <t>JOSÉ GUIRAO PEREZ (MUDANZAS GUIRAO)</t>
   </si>
   <si>
     <t>MO.00A.2026.22</t>
   </si>
   <si>
     <t>SERVICIO DE ADECUACIÓN Y MANTENIMIENTO DE EXTERIOR DEL EDIFICIO DONDE ESTÁ UBICADA LA SEDE DE ESAMUR</t>
   </si>
   <si>
     <t>B73727349</t>
   </si>
   <si>
     <t>ACTÚA, SERVICIOS Y MEDIO AMBIENTE S.L.</t>
   </si>
   <si>
     <t>MO.00A.2026.19</t>
   </si>
   <si>
     <t>ADQUISICIÓN DE ELEMENTOS DECORATIVOS OFICINAS ESAMUR</t>
   </si>
   <si>
     <t>Suministros</t>
   </si>
   <si>
     <t>B73281198</t>
@@ -521,247 +495,312 @@
     <t>SISTEMA COPIAS DE SEGURIDAD MICROSOFT 365</t>
   </si>
   <si>
     <t>MO.00A.2026.26</t>
   </si>
   <si>
     <t>ADQUISICIÓN DE FELPUDOS PARA ENTRADA OFICINAS ESAMUR</t>
   </si>
   <si>
     <t>B84818442</t>
   </si>
   <si>
     <t>LEROY MERLIN ESPAÑA, S.L.U</t>
   </si>
   <si>
     <t>EXPEDIENTE</t>
   </si>
   <si>
     <t>***4962**</t>
   </si>
   <si>
     <t>***8266**</t>
   </si>
   <si>
     <t>***5287**</t>
+  </si>
+  <si>
+    <t>MO.28H.2026.1</t>
+  </si>
+  <si>
+    <t>REPARACIÓN Y ACONDICIONAMIENTO DEL COLECTOR DE SALIDA Y CAMINO DE ACCESO DE LA EDAR DE OTOS</t>
+  </si>
+  <si>
+    <t>MO.05A.2026.3</t>
+  </si>
+  <si>
+    <t>SUMINISTRO E INSTALACIÓN DE EQUIPO DE AIRE ACONDICIONADO EN SALA DE INVERSORES EDAR DE ALCANTARILLA</t>
+  </si>
+  <si>
+    <t>U10674836</t>
+  </si>
+  <si>
+    <t>UTE FACSA-INAM LOTE 5 ALCANTARILLA</t>
+  </si>
+  <si>
+    <t>MO.13AMBR.2026.1</t>
+  </si>
+  <si>
+    <t>ACTUACIONES EN LA INSTALACIÓN APQ DE HIPOCLORITO SÓDICO PARA SUBSANAR EL INFORME DE INSPECCIÓN DE LA OCA DE LA EDAR DE CALASPARRA</t>
+  </si>
+  <si>
+    <t>A30032205</t>
+  </si>
+  <si>
+    <t>CONSTRUCCIONES URDECON SA</t>
+  </si>
+  <si>
+    <t>MO.37A.2026.2</t>
+  </si>
+  <si>
+    <t>AT PARA LA REDACCIÓN DEL PROYECTO DE RENOVACIÓN DE LA DESHIDRATACIÓN DE LA EDAR DE TORRE PACHECO</t>
+  </si>
+  <si>
+    <t>B73769192</t>
+  </si>
+  <si>
+    <t>INESTEC INGENIERÍA, S.L.</t>
+  </si>
+  <si>
+    <t>RENOVACIÓN DE MARCA NACIONAL DENOMINATIVA ESAMUR</t>
+  </si>
+  <si>
+    <t>MO.27A.2026.3</t>
+  </si>
+  <si>
+    <t>PROGRAMACIÓN DEL PLC MOTOR DE COGENERACIÓN EDAR MOLINA NORTE</t>
+  </si>
+  <si>
+    <t>A48042709</t>
+  </si>
+  <si>
+    <t>GUASCOR ENERGY S.A.U.</t>
+  </si>
+  <si>
+    <t>MO.24A.2026.1</t>
+  </si>
+  <si>
+    <t>ASISTENCIA TÉCNICA PARA LA REDACCIÓN DEL ESTUDIO DE SOLUCIONES PARA IMPLANTACIÓN DE UN NUEVO DIGESTOR DE FANGOS EN LA EDAR DE LA HOYA (LORCA)</t>
+  </si>
+  <si>
+    <t>B30929848</t>
+  </si>
+  <si>
+    <t>ENERGY ENERAGUA, S.L.L.</t>
+  </si>
+  <si>
+    <t>MO.00A.2026.32</t>
+  </si>
+  <si>
+    <t>ADQUISICIÓN TERMINAL MÓVIL GERENTE</t>
+  </si>
+  <si>
+    <t>A78923125</t>
+  </si>
+  <si>
+    <t>TELEFONICA MOVILES DE ESPAÑA, S.A.</t>
+  </si>
+  <si>
+    <t>MO.11A.2026.2</t>
+  </si>
+  <si>
+    <t>SUMINISTRO DE BOMBAS DE RECIRCULACIÓN DE FANGOS PARA LA RENOVACIÓN DE EQUIPOS DE LA EDAR DE BLANCA</t>
+  </si>
+  <si>
+    <t>B12767497</t>
+  </si>
+  <si>
+    <t>INTEC   INST. ELECTROM. TORRES TUBILLA, S.L.</t>
+  </si>
+  <si>
+    <t>MO.00A.2026.31</t>
+  </si>
+  <si>
+    <t>SUMINISTRO DE CENTRO DE DATOS PROYECTO TELECONTROL</t>
+  </si>
+  <si>
+    <t>A73831604</t>
+  </si>
+  <si>
+    <t>KUMO NETWORKS, S.A.U.</t>
+  </si>
+  <si>
+    <t>MO.35A.2026.2</t>
+  </si>
+  <si>
+    <t>SUMINISTRO DE BOMBA DE FANGOS DESHIDRATADOS EN LA EDAR DE SAN JAVIER</t>
+  </si>
+  <si>
+    <t>A80917032</t>
+  </si>
+  <si>
+    <t>ALBOSA ALTERNATIVAS DE BOMBEO, SA</t>
+  </si>
+  <si>
+    <t>***9820**</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
         <bgColor theme="9"/>
-      </patternFill>
-[...16 lines deleted...]
-        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="9" tint="0.39997558519241921"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="9" tint="0.39997558519241921"/>
       </top>
       <bottom style="thin">
         <color theme="9" tint="0.39997558519241921"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="9" tint="0.39997558519241921"/>
       </top>
       <bottom style="thin">
         <color theme="9" tint="0.39997558519241921"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1036,2556 +1075,1630 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6D0B741A-27EC-4FAD-A04D-D93BB3865D28}">
-[...1233 lines deleted...]
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EFA4D1A7-3A6A-4642-81D0-739059458BC8}">
   <sheetPr filterMode="1"/>
-  <dimension ref="A1:J38"/>
+  <dimension ref="A1:J48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="L21" sqref="L21"/>
+      <selection activeCell="B58" sqref="B58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.42578125" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" customWidth="1"/>
     <col min="3" max="3" width="15.7109375" customWidth="1"/>
     <col min="4" max="4" width="14.140625" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" customWidth="1"/>
-    <col min="6" max="6" width="16.42578125" style="19" customWidth="1"/>
-    <col min="8" max="8" width="37.140625" customWidth="1"/>
+    <col min="6" max="6" width="16.42578125" style="11" customWidth="1"/>
+    <col min="8" max="8" width="35.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="18" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="16" t="s">
+    <row r="1" spans="1:10" s="10" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="B1" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E1" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="F1" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="J1" s="7" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="C2" s="4">
+        <v>36919.75</v>
+      </c>
+      <c r="D2" s="4">
+        <v>7753.15</v>
+      </c>
+      <c r="E2" s="5">
+        <v>0.97</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G2" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="H2" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="I2" s="12">
+        <v>3</v>
+      </c>
+      <c r="J2" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A3" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="C3" s="4">
+        <v>1650</v>
+      </c>
+      <c r="D3" s="4">
+        <v>346.5</v>
+      </c>
+      <c r="E3" s="5">
+        <v>0.42</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G3" s="5" t="s">
         <v>155</v>
       </c>
-      <c r="B1" s="17" t="s">
+      <c r="H3" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="I3" s="12">
+        <v>3</v>
+      </c>
+      <c r="J3" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" ht="63" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" s="4">
+        <v>38924.11</v>
+      </c>
+      <c r="D4" s="4">
+        <v>8174.06</v>
+      </c>
+      <c r="E4" s="5">
+        <v>1.94</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="H4" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="I4" s="12">
+        <v>2</v>
+      </c>
+      <c r="J4" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="47.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" s="4">
+        <v>8089</v>
+      </c>
+      <c r="D5" s="4">
+        <v>1698.69</v>
+      </c>
+      <c r="E5" s="5">
         <v>1</v>
       </c>
-      <c r="C1" s="15" t="s">
+      <c r="F5" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="H5" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="I5" s="12">
         <v>2</v>
       </c>
-      <c r="D1" s="15" t="s">
+      <c r="J5" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="47.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C6" s="4">
+        <v>20574.55</v>
+      </c>
+      <c r="D6" s="4">
+        <v>4320.66</v>
+      </c>
+      <c r="E6" s="5">
         <v>3</v>
       </c>
-      <c r="E1" s="15" t="s">
-[...22 lines deleted...]
-      <c r="B2" s="21" t="s">
+      <c r="F6" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="C2" s="22">
-[...5 lines deleted...]
-      <c r="E2" s="23">
+      <c r="G6" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" s="12">
         <v>1</v>
       </c>
-      <c r="F2" s="24" t="s">
-[...8 lines deleted...]
-      <c r="I2" s="24">
+      <c r="J6" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="31.5" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C7" s="4">
+        <v>12996.04</v>
+      </c>
+      <c r="D7" s="4">
+        <v>2729.17</v>
+      </c>
+      <c r="E7" s="5">
+        <v>11.97</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="I7" s="12">
         <v>2</v>
       </c>
-      <c r="J2" s="23">
-[...28 lines deleted...]
-      <c r="I3" s="30">
+      <c r="J7" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="47.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C8" s="4">
+        <v>23264.58</v>
+      </c>
+      <c r="D8" s="4">
+        <v>4885.5600000000004</v>
+      </c>
+      <c r="E8" s="5">
+        <v>1.97</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H8" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I8" s="12">
+        <v>1</v>
+      </c>
+      <c r="J8" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="31.5" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C9" s="4">
+        <v>11990.32</v>
+      </c>
+      <c r="D9" s="4">
+        <v>2517.9699999999998</v>
+      </c>
+      <c r="E9" s="5">
+        <v>1.97</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="H9" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="I9" s="12">
         <v>2</v>
       </c>
-      <c r="J3" s="29">
-[...16 lines deleted...]
-      <c r="E4" s="23">
+      <c r="J9" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A10" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="C10" s="4">
+        <v>21710.36</v>
+      </c>
+      <c r="D10" s="4">
+        <v>4559.18</v>
+      </c>
+      <c r="E10" s="5">
+        <v>1.26</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="H10" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="I10" s="12">
         <v>3</v>
       </c>
-      <c r="F4" s="24" t="s">
-[...8 lines deleted...]
-      <c r="I4" s="24">
+      <c r="J10" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="31.5" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="C11" s="4">
+        <v>15201.06</v>
+      </c>
+      <c r="D11" s="4">
+        <v>3192.22</v>
+      </c>
+      <c r="E11" s="5">
         <v>1</v>
       </c>
-      <c r="J4" s="23">
-[...16 lines deleted...]
-      <c r="E5" s="29">
+      <c r="F11" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="H11" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="I11" s="12">
+        <v>2</v>
+      </c>
+      <c r="J11" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="31.5" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C12" s="4">
+        <v>4180.99</v>
+      </c>
+      <c r="D12" s="4">
+        <v>878.01</v>
+      </c>
+      <c r="E12" s="5">
+        <v>0.97</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="H12" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="I12" s="12">
+        <v>2</v>
+      </c>
+      <c r="J12" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="47.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="C13" s="4">
+        <v>6400</v>
+      </c>
+      <c r="D13" s="4">
+        <v>1344</v>
+      </c>
+      <c r="E13" s="5">
+        <v>1.29</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H13" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="I13" s="12">
+        <v>2</v>
+      </c>
+      <c r="J13" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="31.5" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C14" s="4">
+        <v>14000</v>
+      </c>
+      <c r="D14" s="4">
+        <v>2940</v>
+      </c>
+      <c r="E14" s="5">
+        <v>10.45</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="H14" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="I14" s="12">
+        <v>1</v>
+      </c>
+      <c r="J14" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="47.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="C15" s="4">
+        <v>650</v>
+      </c>
+      <c r="D15" s="4">
+        <v>136.5</v>
+      </c>
+      <c r="E15" s="5">
         <v>11.97</v>
       </c>
-      <c r="F5" s="30" t="s">
-[...8 lines deleted...]
-      <c r="I5" s="30">
+      <c r="F15" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="H15" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="I15" s="12">
+        <v>1</v>
+      </c>
+      <c r="J15" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="31.5" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C16" s="4">
+        <v>8358.7099999999991</v>
+      </c>
+      <c r="D16" s="4">
+        <v>1755.33</v>
+      </c>
+      <c r="E16" s="5">
+        <v>9.94</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="H16" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="I16" s="12">
+        <v>1</v>
+      </c>
+      <c r="J16" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="31.5" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="C17" s="4">
+        <v>3318.18</v>
+      </c>
+      <c r="D17" s="4">
+        <v>696.82</v>
+      </c>
+      <c r="E17" s="5">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="H17" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="I17" s="12">
         <v>2</v>
       </c>
-      <c r="J5" s="29">
-[...16 lines deleted...]
-      <c r="E6" s="23">
+      <c r="J17" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="31.5" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C18" s="4">
+        <v>14900</v>
+      </c>
+      <c r="D18" s="4">
+        <v>3129</v>
+      </c>
+      <c r="E18" s="5">
+        <v>1.71</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="H18" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="I18" s="12">
+        <v>2</v>
+      </c>
+      <c r="J18" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="47.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="C19" s="4">
+        <v>9217.1</v>
+      </c>
+      <c r="D19" s="4">
+        <v>1935.59</v>
+      </c>
+      <c r="E19" s="5">
+        <v>7.32</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="H19" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="I19" s="12">
+        <v>2</v>
+      </c>
+      <c r="J19" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="31.5" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="C20" s="4">
+        <v>4800</v>
+      </c>
+      <c r="D20" s="4">
+        <v>1008</v>
+      </c>
+      <c r="E20" s="5">
+        <v>0.61</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="H20" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="I20" s="12">
+        <v>2</v>
+      </c>
+      <c r="J20" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A21" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="C21" s="4">
+        <v>14000</v>
+      </c>
+      <c r="D21" s="4">
+        <v>2940</v>
+      </c>
+      <c r="E21" s="5">
         <v>1.97</v>
       </c>
-      <c r="F6" s="24" t="s">
-[...8 lines deleted...]
-      <c r="I6" s="24">
+      <c r="F21" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="H21" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="I21" s="12">
+        <v>3</v>
+      </c>
+      <c r="J21" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="31.5" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="C22" s="4">
+        <v>335</v>
+      </c>
+      <c r="D22" s="4">
+        <v>70.349999999999994</v>
+      </c>
+      <c r="E22" s="5">
+        <v>2.52</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="H22" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="I22" s="12">
+        <v>2</v>
+      </c>
+      <c r="J22" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="31.5" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="C23" s="4">
+        <v>14090</v>
+      </c>
+      <c r="D23" s="4">
+        <v>2958.9</v>
+      </c>
+      <c r="E23" s="5">
+        <v>1.97</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="H23" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="I23" s="12">
+        <v>2</v>
+      </c>
+      <c r="J23" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="31.5" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="C24" s="4">
+        <v>793.39</v>
+      </c>
+      <c r="D24" s="4">
+        <v>166.61</v>
+      </c>
+      <c r="E24" s="5">
+        <v>2.65</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="H24" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="I24" s="12">
+        <v>2</v>
+      </c>
+      <c r="J24" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="47.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="C25" s="4">
+        <v>9000</v>
+      </c>
+      <c r="D25" s="4">
+        <v>1890</v>
+      </c>
+      <c r="E25" s="5">
+        <v>10.16</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="H25" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="I25" s="12">
         <v>1</v>
       </c>
-      <c r="J6" s="23">
-[...16 lines deleted...]
-      <c r="E7" s="29">
+      <c r="J25" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="31.5" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="C26" s="4">
+        <v>14100</v>
+      </c>
+      <c r="D26" s="4">
+        <v>2961</v>
+      </c>
+      <c r="E26" s="5">
         <v>1.97</v>
       </c>
-      <c r="F7" s="30" t="s">
-[...8 lines deleted...]
-      <c r="I7" s="30">
+      <c r="F26" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="H26" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="I26" s="12">
         <v>2</v>
       </c>
-      <c r="J7" s="29">
-[...16 lines deleted...]
-      <c r="E8" s="23">
+      <c r="J26" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="C27" s="4">
+        <v>1307.06</v>
+      </c>
+      <c r="D27" s="4">
+        <v>274.48</v>
+      </c>
+      <c r="E27" s="5">
+        <v>119.97</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G27" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="H27" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="I27" s="12">
+        <v>2</v>
+      </c>
+      <c r="J27" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="47.25" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="C28" s="4">
+        <v>7000</v>
+      </c>
+      <c r="D28" s="4">
+        <v>1470</v>
+      </c>
+      <c r="E28" s="5">
+        <v>2.4500000000000002</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G28" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="H28" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="I28" s="12">
         <v>1</v>
       </c>
-      <c r="F8" s="24" t="s">
-[...8 lines deleted...]
-      <c r="I8" s="24">
+      <c r="J28" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="31.5" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="C29" s="4">
+        <v>8100</v>
+      </c>
+      <c r="D29" s="4">
+        <v>1701</v>
+      </c>
+      <c r="E29" s="5">
+        <v>0.61</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G29" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="H29" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="I29" s="12">
+        <v>1</v>
+      </c>
+      <c r="J29" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A30" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="C30" s="4">
+        <v>2471.81</v>
+      </c>
+      <c r="D30" s="4">
+        <v>519.08000000000004</v>
+      </c>
+      <c r="E30" s="5">
+        <v>0.45</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G30" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="H30" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="I30" s="12">
+        <v>3</v>
+      </c>
+      <c r="J30" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C31" s="4">
+        <v>60</v>
+      </c>
+      <c r="D31" s="4">
+        <v>12.6</v>
+      </c>
+      <c r="E31" s="5">
+        <v>0.74</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G31" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="H31" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="I31" s="12">
         <v>2</v>
       </c>
-      <c r="J8" s="23">
-[...28 lines deleted...]
-      <c r="I9" s="30">
+      <c r="J31" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" ht="31.5" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="C32" s="4">
+        <v>1000</v>
+      </c>
+      <c r="D32" s="4">
+        <v>210</v>
+      </c>
+      <c r="E32" s="5">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G32" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="H32" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="I32" s="12">
+        <v>1</v>
+      </c>
+      <c r="J32" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" ht="31.5" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="C33" s="4">
+        <v>2800</v>
+      </c>
+      <c r="D33" s="4">
+        <v>588</v>
+      </c>
+      <c r="E33" s="5">
+        <v>0.16</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G33" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="H33" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="I33" s="12">
         <v>2</v>
       </c>
-      <c r="J9" s="29">
-[...22 lines deleted...]
-      <c r="G10" s="23" t="s">
+      <c r="J33" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A34" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="C34" s="4">
+        <v>10600</v>
+      </c>
+      <c r="D34" s="4">
+        <v>2226</v>
+      </c>
+      <c r="E34" s="5">
+        <v>1.97</v>
+      </c>
+      <c r="F34" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="H10" s="25" t="s">
-[...2 lines deleted...]
-      <c r="I10" s="24">
+      <c r="G34" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="H34" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="I34" s="12">
+        <v>3</v>
+      </c>
+      <c r="J34" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A35" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="C35" s="4">
+        <v>744</v>
+      </c>
+      <c r="D35" s="4">
+        <v>156.24</v>
+      </c>
+      <c r="E35" s="5">
+        <v>3.61</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="G35" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="H35" s="6" t="s">
+        <v>177</v>
+      </c>
+      <c r="I35" s="12">
+        <v>3</v>
+      </c>
+      <c r="J35" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" ht="30" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="C36" s="4">
+        <v>1050</v>
+      </c>
+      <c r="D36" s="4">
+        <v>220.5</v>
+      </c>
+      <c r="E36" s="5">
+        <v>3.45</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="G36" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="H36" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="I36" s="12">
+        <v>1</v>
+      </c>
+      <c r="J36" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="C37" s="4">
+        <v>1167.0899999999999</v>
+      </c>
+      <c r="D37" s="4">
+        <v>245.09</v>
+      </c>
+      <c r="E37" s="5">
+        <v>2.71</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="G37" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="H37" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="I37" s="12">
         <v>2</v>
       </c>
-      <c r="J10" s="23">
-[...28 lines deleted...]
-      <c r="I11" s="30">
+      <c r="J37" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A38" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="C38" s="4">
+        <v>9393.6299999999992</v>
+      </c>
+      <c r="D38" s="4">
+        <v>1972.66</v>
+      </c>
+      <c r="E38" s="5">
+        <v>1.97</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="G38" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="H38" s="6" t="s">
+        <v>181</v>
+      </c>
+      <c r="I38" s="12">
+        <v>3</v>
+      </c>
+      <c r="J38" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" ht="31.5" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="C39" s="4">
+        <v>1080</v>
+      </c>
+      <c r="D39" s="4">
+        <v>226.8</v>
+      </c>
+      <c r="E39" s="5">
+        <v>0.71</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="G39" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="H39" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="I39" s="12">
         <v>1</v>
       </c>
-      <c r="J11" s="29">
-[...28 lines deleted...]
-      <c r="I12" s="24">
+      <c r="J39" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" ht="31.5" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="C40" s="4">
+        <v>1353.72</v>
+      </c>
+      <c r="D40" s="4">
+        <v>284.27999999999997</v>
+      </c>
+      <c r="E40" s="5">
+        <v>9.61</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="G40" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="H40" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="I40" s="12">
         <v>1</v>
       </c>
-      <c r="J12" s="23">
-[...28 lines deleted...]
-      <c r="I13" s="30">
+      <c r="J40" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A41" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C41" s="4">
+        <v>14127.52</v>
+      </c>
+      <c r="D41" s="4">
+        <v>2966.78</v>
+      </c>
+      <c r="E41" s="5">
+        <v>3.94</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="G41" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="H41" s="6" t="s">
+        <v>185</v>
+      </c>
+      <c r="I41" s="12">
+        <v>3</v>
+      </c>
+      <c r="J41" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="C42" s="4">
+        <v>420</v>
+      </c>
+      <c r="D42" s="4">
+        <v>88.2</v>
+      </c>
+      <c r="E42" s="5">
+        <v>8.9700000000000006</v>
+      </c>
+      <c r="F42" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="G42" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="H42" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="I42" s="12">
+        <v>2</v>
+      </c>
+      <c r="J42" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" ht="30" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="C43" s="4">
+        <v>80</v>
+      </c>
+      <c r="D43" s="4">
+        <v>16.8</v>
+      </c>
+      <c r="E43" s="5">
+        <v>0.71</v>
+      </c>
+      <c r="F43" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="G43" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="H43" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="I43" s="12">
         <v>1</v>
       </c>
-      <c r="J13" s="29">
-[...28 lines deleted...]
-      <c r="I14" s="24">
+      <c r="J43" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" ht="31.5" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="C44" s="4">
+        <v>12925.31</v>
+      </c>
+      <c r="D44" s="4">
+        <v>2714.32</v>
+      </c>
+      <c r="E44" s="5">
+        <v>1.97</v>
+      </c>
+      <c r="F44" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="G44" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="H44" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="I44" s="12">
+        <v>1</v>
+      </c>
+      <c r="J44" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" ht="31.5" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C45" s="4">
+        <v>14582.54</v>
+      </c>
+      <c r="D45" s="4">
+        <v>3062.33</v>
+      </c>
+      <c r="E45" s="5">
+        <v>0.77</v>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="G45" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="H45" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="I45" s="12">
+        <v>1</v>
+      </c>
+      <c r="J45" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" ht="30" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="C46" s="4">
+        <v>2495</v>
+      </c>
+      <c r="D46" s="4">
+        <v>523.95000000000005</v>
+      </c>
+      <c r="E46" s="5">
+        <v>0.45</v>
+      </c>
+      <c r="F46" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="G46" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="H46" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="I46" s="12">
         <v>2</v>
       </c>
-      <c r="J14" s="23">
-[...28 lines deleted...]
-      <c r="I15" s="30">
+      <c r="J46" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A47" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="C47" s="4">
+        <v>12177.2</v>
+      </c>
+      <c r="D47" s="4">
+        <v>2557.21</v>
+      </c>
+      <c r="E47" s="5">
+        <v>3.68</v>
+      </c>
+      <c r="F47" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="G47" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="H47" s="6" t="s">
+        <v>189</v>
+      </c>
+      <c r="I47" s="12">
+        <v>3</v>
+      </c>
+      <c r="J47" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C48" s="4">
+        <v>66.94</v>
+      </c>
+      <c r="D48" s="4">
+        <v>14.06</v>
+      </c>
+      <c r="E48" s="5">
+        <v>7.71</v>
+      </c>
+      <c r="F48" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="G48" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="H48" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="I48" s="12">
         <v>2</v>
       </c>
-      <c r="J15" s="29">
-[...735 lines deleted...]
-      <c r="J38" s="23">
+      <c r="J48" s="5">
         <v>2026</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:J38" xr:uid="{EFA4D1A7-3A6A-4642-81D0-739059458BC8}">
+  <autoFilter ref="A1:J48" xr:uid="{EFA4D1A7-3A6A-4642-81D0-739059458BC8}">
     <filterColumn colId="8">
       <filters>
-        <filter val="1"/>
+        <filter val="3"/>
       </filters>
     </filterColumn>
   </autoFilter>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101005A104DB8759A3046B308B0A6B1E808E8" ma:contentTypeVersion="17" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="ebe252fa8af39ca5f6f28a9754d77f70">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bed44c09-41e8-4d3e-9892-6d0b0074b19a" xmlns:ns3="22826b3b-1015-4b24-8872-7751f9ca1ae1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f8ad6f5acdc6f7fb4e92b3346494e886" ns2:_="" ns3:_="">
     <xsd:import namespace="bed44c09-41e8-4d3e-9892-6d0b0074b19a"/>
     <xsd:import namespace="22826b3b-1015-4b24-8872-7751f9ca1ae1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -3790,116 +2903,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="22826b3b-1015-4b24-8872-7751f9ca1ae1" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="bed44c09-41e8-4d3e-9892-6d0b0074b19a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C68A42F8-EEA7-4108-9D08-71540D4CEEC4}">
-[...9 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DA33078-3811-40A8-B657-45124B09E7C0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="bed44c09-41e8-4d3e-9892-6d0b0074b19a"/>
     <ds:schemaRef ds:uri="22826b3b-1015-4b24-8872-7751f9ca1ae1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C68A42F8-EEA7-4108-9D08-71540D4CEEC4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="22826b3b-1015-4b24-8872-7751f9ca1ae1"/>
+    <ds:schemaRef ds:uri="bed44c09-41e8-4d3e-9892-6d0b0074b19a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D01C379-1370-45B3-A354-504442F8C4CE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Hoja2</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Contratos menores</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mayte Sanmateo | ESAMUR</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>