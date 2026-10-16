--- v2 (2026-07-17)
+++ v3 (2026-10-16)
@@ -1,156 +1,189 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\josemanuel.alarcon\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3693EB6C-C517-4FEF-A41D-22EB9B88A3D1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F728379F-02A7-43DB-B68C-EA9693720111}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="31095" yWindow="660" windowWidth="21600" windowHeight="11295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Extracto de cuentas" sheetId="1" r:id="rId1"/>
-    <sheet name="Hoja1" sheetId="2" r:id="rId2"/>
+    <sheet name="Detalle" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3" uniqueCount="3">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
   <si>
     <t>EJERCICIO</t>
   </si>
   <si>
     <t>PREVISTO</t>
   </si>
   <si>
     <t>EJECUTADO</t>
+  </si>
+  <si>
+    <t>Personal</t>
+  </si>
+  <si>
+    <t>Tipo</t>
+  </si>
+  <si>
+    <t>Fecha</t>
+  </si>
+  <si>
+    <t>Objeto</t>
+  </si>
+  <si>
+    <t>Destino</t>
+  </si>
+  <si>
+    <t>Importe</t>
+  </si>
+  <si>
+    <t>Durante los últimos 5 ejercicios no ha habido gastos de representación</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Moneda" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - Tema de 2022">
   <a:themeElements>
@@ -430,158 +463,688 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:C6"/>
+  <dimension ref="A1:C11"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19"/>
     <col min="2" max="2" width="11" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="2">
         <v>2022</v>
       </c>
       <c r="B2" s="3">
         <v>1500</v>
       </c>
       <c r="C2" s="3">
-        <v>1386.45</v>
+        <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="2">
         <v>2023</v>
       </c>
       <c r="B3" s="3">
         <v>3000</v>
       </c>
       <c r="C3" s="3">
-        <v>2806.82</v>
+        <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="2">
         <v>2024</v>
       </c>
       <c r="B4" s="3">
         <v>3000</v>
       </c>
       <c r="C4" s="3">
-        <v>1707.07</v>
+        <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="2">
         <v>2025</v>
       </c>
       <c r="B5" s="3">
         <v>3000</v>
       </c>
       <c r="C5" s="3">
-        <v>970.81</v>
+        <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A6" s="2">
         <v>2026</v>
       </c>
       <c r="B6" s="3">
         <v>3000</v>
       </c>
       <c r="C6" s="3">
-        <v>229.16</v>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0E2BB88E-9AF0-436B-ABB9-B86BFF7D8865}">
-  <dimension ref="A1"/>
+  <dimension ref="A1:K39"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A7" sqref="A7"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
-  <sheetData/>
+  <cols>
+    <col min="1" max="1" width="26" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="17.85546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="58.5703125" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G1" s="4"/>
+      <c r="H1" s="4"/>
+      <c r="I1" s="4"/>
+      <c r="J1" s="4"/>
+      <c r="K1" s="4"/>
+    </row>
+    <row r="2" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A2" s="5"/>
+      <c r="B2" s="6"/>
+      <c r="C2" s="7"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="6"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
+      <c r="J2" s="4"/>
+      <c r="K2" s="4"/>
+    </row>
+    <row r="3" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A3" s="5"/>
+      <c r="B3" s="6"/>
+      <c r="C3" s="7"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="6"/>
+      <c r="G3" s="4"/>
+      <c r="H3" s="4"/>
+      <c r="I3" s="4"/>
+      <c r="J3" s="4"/>
+      <c r="K3" s="4"/>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A4" s="6"/>
+      <c r="B4" s="6"/>
+      <c r="C4" s="8"/>
+      <c r="D4" s="6"/>
+      <c r="E4" s="6"/>
+      <c r="F4" s="6"/>
+      <c r="G4" s="4"/>
+      <c r="H4" s="4"/>
+      <c r="I4" s="4"/>
+      <c r="J4" s="4"/>
+      <c r="K4" s="4"/>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A5" s="6"/>
+      <c r="B5" s="6"/>
+      <c r="C5" s="8"/>
+      <c r="D5" s="6"/>
+      <c r="E5" s="6"/>
+      <c r="F5" s="6"/>
+      <c r="G5" s="4"/>
+      <c r="H5" s="4"/>
+      <c r="I5" s="4"/>
+      <c r="J5" s="4"/>
+      <c r="K5" s="4"/>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A6" s="6"/>
+      <c r="B6" s="6"/>
+      <c r="C6" s="8"/>
+      <c r="D6" s="6"/>
+      <c r="E6" s="6"/>
+      <c r="F6" s="6"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4"/>
+      <c r="I6" s="4"/>
+      <c r="J6" s="4"/>
+      <c r="K6" s="4"/>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A7" s="6"/>
+      <c r="B7" s="6"/>
+      <c r="C7" s="8"/>
+      <c r="D7" s="6"/>
+      <c r="E7" s="6"/>
+      <c r="F7" s="6"/>
+      <c r="G7" s="4"/>
+      <c r="H7" s="4"/>
+      <c r="I7" s="4"/>
+      <c r="J7" s="4"/>
+      <c r="K7" s="4"/>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A8" s="6"/>
+      <c r="B8" s="6"/>
+      <c r="C8" s="8"/>
+      <c r="D8" s="6"/>
+      <c r="E8" s="6"/>
+      <c r="F8" s="6"/>
+      <c r="G8" s="4"/>
+      <c r="H8" s="4"/>
+      <c r="I8" s="4"/>
+      <c r="J8" s="4"/>
+      <c r="K8" s="4"/>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A9" s="6"/>
+      <c r="B9" s="6"/>
+      <c r="C9" s="8"/>
+      <c r="D9" s="6"/>
+      <c r="E9" s="6"/>
+      <c r="F9" s="6"/>
+      <c r="G9" s="4"/>
+      <c r="H9" s="4"/>
+      <c r="I9" s="4"/>
+      <c r="J9" s="4"/>
+      <c r="K9" s="4"/>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A10" s="6"/>
+      <c r="B10" s="6"/>
+      <c r="C10" s="8"/>
+      <c r="D10" s="6"/>
+      <c r="E10" s="6"/>
+      <c r="F10" s="6"/>
+      <c r="G10" s="4"/>
+      <c r="H10" s="4"/>
+      <c r="I10" s="4"/>
+      <c r="J10" s="4"/>
+      <c r="K10" s="4"/>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A11" s="6"/>
+      <c r="B11" s="6"/>
+      <c r="C11" s="8"/>
+      <c r="D11" s="6"/>
+      <c r="E11" s="6"/>
+      <c r="F11" s="6"/>
+      <c r="G11" s="4"/>
+      <c r="H11" s="4"/>
+      <c r="I11" s="4"/>
+      <c r="J11" s="4"/>
+      <c r="K11" s="4"/>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A12" s="6"/>
+      <c r="B12" s="6"/>
+      <c r="C12" s="8"/>
+      <c r="D12" s="6"/>
+      <c r="E12" s="6"/>
+      <c r="F12" s="6"/>
+      <c r="G12" s="4"/>
+      <c r="H12" s="4"/>
+      <c r="I12" s="4"/>
+      <c r="J12" s="4"/>
+      <c r="K12" s="4"/>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A13" s="6"/>
+      <c r="B13" s="6"/>
+      <c r="C13" s="8"/>
+      <c r="D13" s="6"/>
+      <c r="E13" s="6"/>
+      <c r="F13" s="6"/>
+      <c r="G13" s="4"/>
+      <c r="H13" s="4"/>
+      <c r="I13" s="4"/>
+      <c r="J13" s="4"/>
+      <c r="K13" s="4"/>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A14" s="6"/>
+      <c r="B14" s="6"/>
+      <c r="C14" s="8"/>
+      <c r="D14" s="6"/>
+      <c r="E14" s="6"/>
+      <c r="F14" s="6"/>
+      <c r="G14" s="4"/>
+      <c r="H14" s="4"/>
+      <c r="I14" s="4"/>
+      <c r="J14" s="4"/>
+      <c r="K14" s="4"/>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A15" s="6"/>
+      <c r="B15" s="6"/>
+      <c r="C15" s="8"/>
+      <c r="D15" s="6"/>
+      <c r="E15" s="6"/>
+      <c r="F15" s="6"/>
+      <c r="G15" s="4"/>
+      <c r="H15" s="4"/>
+      <c r="I15" s="4"/>
+      <c r="J15" s="4"/>
+      <c r="K15" s="4"/>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A16" s="6"/>
+      <c r="B16" s="6"/>
+      <c r="C16" s="8"/>
+      <c r="D16" s="6"/>
+      <c r="E16" s="6"/>
+      <c r="F16" s="6"/>
+      <c r="G16" s="4"/>
+      <c r="H16" s="4"/>
+      <c r="I16" s="4"/>
+      <c r="J16" s="4"/>
+      <c r="K16" s="4"/>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A17" s="6"/>
+      <c r="B17" s="6"/>
+      <c r="C17" s="8"/>
+      <c r="D17" s="6"/>
+      <c r="E17" s="6"/>
+      <c r="F17" s="6"/>
+      <c r="G17" s="4"/>
+      <c r="H17" s="4"/>
+      <c r="I17" s="4"/>
+      <c r="J17" s="4"/>
+      <c r="K17" s="4"/>
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A18" s="6"/>
+      <c r="B18" s="6"/>
+      <c r="C18" s="8"/>
+      <c r="D18" s="6"/>
+      <c r="E18" s="6"/>
+      <c r="F18" s="6"/>
+      <c r="G18" s="4"/>
+      <c r="H18" s="4"/>
+      <c r="I18" s="4"/>
+      <c r="J18" s="4"/>
+      <c r="K18" s="4"/>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A19" s="5"/>
+      <c r="B19" s="4"/>
+      <c r="C19" s="9"/>
+      <c r="D19" s="4"/>
+      <c r="E19" s="6"/>
+      <c r="F19" s="6"/>
+      <c r="G19" s="4"/>
+      <c r="H19" s="4"/>
+      <c r="I19" s="4"/>
+      <c r="J19" s="4"/>
+      <c r="K19" s="4"/>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A20" s="6"/>
+      <c r="B20" s="6"/>
+      <c r="C20" s="9"/>
+      <c r="D20" s="4"/>
+      <c r="E20" s="6"/>
+      <c r="F20" s="6"/>
+      <c r="G20" s="4"/>
+      <c r="H20" s="4"/>
+      <c r="I20" s="4"/>
+      <c r="J20" s="4"/>
+      <c r="K20" s="4"/>
+    </row>
+    <row r="21" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A21" s="5"/>
+      <c r="B21" s="4"/>
+      <c r="C21" s="9"/>
+      <c r="D21" s="4"/>
+      <c r="E21" s="6"/>
+      <c r="F21" s="6"/>
+      <c r="G21" s="4"/>
+      <c r="H21" s="4"/>
+      <c r="I21" s="4"/>
+      <c r="J21" s="4"/>
+      <c r="K21" s="4"/>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A22" s="6"/>
+      <c r="B22" s="6"/>
+      <c r="C22" s="4"/>
+      <c r="D22" s="4"/>
+      <c r="E22" s="4"/>
+      <c r="F22" s="6"/>
+      <c r="G22" s="4"/>
+      <c r="H22" s="4"/>
+      <c r="I22" s="4"/>
+      <c r="J22" s="4"/>
+      <c r="K22" s="4"/>
+    </row>
+    <row r="23" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A23" s="6"/>
+      <c r="B23" s="4"/>
+      <c r="C23" s="4"/>
+      <c r="D23" s="4"/>
+      <c r="E23" s="4"/>
+      <c r="F23" s="6"/>
+      <c r="G23" s="4"/>
+      <c r="H23" s="4"/>
+      <c r="I23" s="4"/>
+      <c r="J23" s="4"/>
+      <c r="K23" s="4"/>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A24" s="5"/>
+      <c r="B24" s="4"/>
+      <c r="C24" s="4"/>
+      <c r="D24" s="4"/>
+      <c r="E24" s="6"/>
+      <c r="F24" s="6"/>
+      <c r="G24" s="4"/>
+      <c r="H24" s="4"/>
+      <c r="I24" s="6"/>
+      <c r="J24" s="4"/>
+      <c r="K24" s="4"/>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A25" s="4"/>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
+      <c r="D25" s="4"/>
+      <c r="E25" s="6"/>
+      <c r="F25" s="6"/>
+      <c r="G25" s="4"/>
+      <c r="H25" s="4"/>
+      <c r="I25" s="4"/>
+      <c r="J25" s="4"/>
+      <c r="K25" s="4"/>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A26" s="4"/>
+      <c r="B26" s="4"/>
+      <c r="C26" s="4"/>
+      <c r="D26" s="4"/>
+      <c r="E26" s="6"/>
+      <c r="F26" s="6"/>
+      <c r="G26" s="4"/>
+      <c r="H26" s="4"/>
+      <c r="I26" s="4"/>
+      <c r="J26" s="4"/>
+      <c r="K26" s="4"/>
+    </row>
+    <row r="27" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A27" s="4"/>
+      <c r="B27" s="4"/>
+      <c r="C27" s="4"/>
+      <c r="D27" s="4"/>
+      <c r="E27" s="4"/>
+      <c r="F27" s="4"/>
+      <c r="G27" s="4"/>
+      <c r="H27" s="4"/>
+      <c r="I27" s="4"/>
+      <c r="J27" s="4"/>
+      <c r="K27" s="4"/>
+    </row>
+    <row r="28" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A28" s="4"/>
+      <c r="B28" s="4"/>
+      <c r="C28" s="4"/>
+      <c r="D28" s="4"/>
+      <c r="E28" s="4"/>
+      <c r="F28" s="4"/>
+      <c r="G28" s="4"/>
+      <c r="H28" s="4"/>
+      <c r="I28" s="4"/>
+      <c r="J28" s="4"/>
+      <c r="K28" s="4"/>
+    </row>
+    <row r="29" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A29" s="4"/>
+      <c r="B29" s="4"/>
+      <c r="C29" s="4"/>
+      <c r="D29" s="4"/>
+      <c r="E29" s="4"/>
+      <c r="F29" s="4"/>
+      <c r="G29" s="4"/>
+      <c r="H29" s="4"/>
+      <c r="I29" s="4"/>
+      <c r="J29" s="4"/>
+      <c r="K29" s="4"/>
+    </row>
+    <row r="30" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A30" s="4"/>
+      <c r="B30" s="4"/>
+      <c r="C30" s="4"/>
+      <c r="D30" s="4"/>
+      <c r="E30" s="4"/>
+      <c r="F30" s="4"/>
+      <c r="G30" s="4"/>
+      <c r="H30" s="4"/>
+      <c r="I30" s="4"/>
+      <c r="J30" s="4"/>
+      <c r="K30" s="4"/>
+    </row>
+    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A31" s="4"/>
+      <c r="B31" s="4"/>
+      <c r="C31" s="4"/>
+      <c r="D31" s="4"/>
+      <c r="E31" s="4"/>
+      <c r="F31" s="4"/>
+      <c r="G31" s="4"/>
+      <c r="H31" s="4"/>
+      <c r="I31" s="4"/>
+      <c r="J31" s="4"/>
+      <c r="K31" s="4"/>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A32" s="5"/>
+      <c r="B32" s="6"/>
+      <c r="C32" s="4"/>
+      <c r="D32" s="4"/>
+      <c r="E32" s="4"/>
+      <c r="F32" s="6"/>
+      <c r="G32" s="4"/>
+      <c r="H32" s="4"/>
+      <c r="I32" s="4"/>
+      <c r="J32" s="4"/>
+      <c r="K32" s="4"/>
+    </row>
+    <row r="33" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A33" s="5"/>
+      <c r="B33" s="4"/>
+      <c r="C33" s="4"/>
+      <c r="D33" s="4"/>
+      <c r="E33" s="4"/>
+      <c r="F33" s="6"/>
+      <c r="G33" s="4"/>
+      <c r="H33" s="4"/>
+      <c r="I33" s="4"/>
+      <c r="J33" s="4"/>
+      <c r="K33" s="4"/>
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A34" s="4"/>
+      <c r="B34" s="4"/>
+      <c r="C34" s="4"/>
+      <c r="D34" s="4"/>
+      <c r="E34" s="4"/>
+      <c r="F34" s="4"/>
+      <c r="G34" s="4"/>
+      <c r="H34" s="4"/>
+      <c r="I34" s="4"/>
+      <c r="J34" s="4"/>
+      <c r="K34" s="4"/>
+    </row>
+    <row r="35" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A35" s="4"/>
+      <c r="B35" s="4"/>
+      <c r="C35" s="4"/>
+      <c r="D35" s="4"/>
+      <c r="E35" s="4"/>
+      <c r="F35" s="4"/>
+      <c r="G35" s="4"/>
+      <c r="H35" s="4"/>
+      <c r="I35" s="4"/>
+      <c r="J35" s="4"/>
+      <c r="K35" s="4"/>
+    </row>
+    <row r="36" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A36" s="4"/>
+      <c r="B36" s="4"/>
+      <c r="C36" s="4"/>
+      <c r="D36" s="4"/>
+      <c r="E36" s="4"/>
+      <c r="F36" s="4"/>
+      <c r="G36" s="4"/>
+      <c r="H36" s="4"/>
+      <c r="I36" s="4"/>
+      <c r="J36" s="4"/>
+      <c r="K36" s="4"/>
+    </row>
+    <row r="37" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A37" s="4"/>
+      <c r="B37" s="4"/>
+      <c r="C37" s="4"/>
+      <c r="D37" s="4"/>
+      <c r="E37" s="4"/>
+      <c r="F37" s="4"/>
+      <c r="G37" s="4"/>
+      <c r="H37" s="4"/>
+      <c r="I37" s="4"/>
+      <c r="J37" s="4"/>
+      <c r="K37" s="4"/>
+    </row>
+    <row r="38" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A38" s="4"/>
+      <c r="B38" s="4"/>
+      <c r="C38" s="4"/>
+      <c r="D38" s="4"/>
+      <c r="E38" s="4"/>
+      <c r="F38" s="4"/>
+      <c r="G38" s="4"/>
+      <c r="H38" s="4"/>
+      <c r="I38" s="4"/>
+      <c r="J38" s="4"/>
+      <c r="K38" s="4"/>
+    </row>
+    <row r="39" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A39" s="4"/>
+      <c r="B39" s="4"/>
+      <c r="C39" s="4"/>
+      <c r="D39" s="4"/>
+      <c r="E39" s="4"/>
+      <c r="F39" s="4"/>
+      <c r="G39" s="4"/>
+      <c r="H39" s="4"/>
+      <c r="I39" s="4"/>
+      <c r="J39" s="4"/>
+      <c r="K39" s="4"/>
+    </row>
+  </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Extracto de cuentas</vt:lpstr>
-      <vt:lpstr>Hoja1</vt:lpstr>
+      <vt:lpstr>Detalle</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Javier</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>