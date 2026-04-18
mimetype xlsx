--- v0 (2025-10-14)
+++ v1 (2026-04-18)
@@ -1,243 +1,220 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27126"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\josemanuel.alarcon\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7B937FB7-1B0E-47E5-87BB-1859776D59F8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{1E15D947-C660-45CE-B483-F03560729416}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Extracto de cuentas" sheetId="1" r:id="rId1"/>
+    <sheet name="Hoja1" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4" uniqueCount="4">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3" uniqueCount="3">
   <si>
     <t>EJERCICIO</t>
   </si>
   <si>
     <t>PREVISTO</t>
   </si>
   <si>
     <t>EJECUTADO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
-    </font>
-[...11 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="44" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Moneda" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - Tema de 2022">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -299,51 +276,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -441,155 +418,170 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:D6"/>
+  <dimension ref="A1:C6"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="C2" sqref="C2"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.5703125"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="19"/>
+    <col min="2" max="2" width="11" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="11.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="4" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="4" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="4" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B2" s="5">
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2" s="2">
         <v>2022</v>
       </c>
-      <c r="C2" s="6">
+      <c r="B2" s="3">
         <v>1500</v>
       </c>
-      <c r="D2" s="6">
+      <c r="C2" s="3">
         <v>1386.45</v>
       </c>
     </row>
-    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B3" s="5">
+    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A3" s="2">
         <v>2023</v>
       </c>
-      <c r="C3" s="6">
+      <c r="B3" s="3">
         <v>3000</v>
       </c>
-      <c r="D3" s="6">
+      <c r="C3" s="3">
         <v>2806.82</v>
       </c>
     </row>
-    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B4" s="5">
+    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A4" s="2">
         <v>2024</v>
       </c>
-      <c r="C4" s="6">
+      <c r="B4" s="3">
         <v>3000</v>
       </c>
-      <c r="D4" s="6">
+      <c r="C4" s="3">
+        <v>1707.07</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B5" s="3">
+        <v>3000</v>
+      </c>
+      <c r="C5" s="3">
+        <v>970.81</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A6" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B6" s="3">
+        <v>3000</v>
+      </c>
+      <c r="C6" s="3">
         <v>0</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="A6" s="2"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0E2BB88E-9AF0-436B-ABB9-B86BFF7D8865}">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetData/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Extracto de cuentas</vt:lpstr>
+      <vt:lpstr>Hoja1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Javier</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>