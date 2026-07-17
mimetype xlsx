--- v1 (2026-04-18)
+++ v2 (2026-07-17)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\josemanuel.alarcon\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{1E15D947-C660-45CE-B483-F03560729416}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3693EB6C-C517-4FEF-A41D-22EB9B88A3D1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Extracto de cuentas" sheetId="1" r:id="rId1"/>
     <sheet name="Hoja1" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3" uniqueCount="3">
   <si>
@@ -433,51 +433,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:C6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="D6" sqref="D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19"/>
     <col min="2" max="2" width="11" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="2">
         <v>2022</v>
       </c>
       <c r="B2" s="3">
@@ -506,51 +506,51 @@
         <v>3000</v>
       </c>
       <c r="C4" s="3">
         <v>1707.07</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="2">
         <v>2025</v>
       </c>
       <c r="B5" s="3">
         <v>3000</v>
       </c>
       <c r="C5" s="3">
         <v>970.81</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A6" s="2">
         <v>2026</v>
       </c>
       <c r="B6" s="3">
         <v>3000</v>
       </c>
       <c r="C6" s="3">
-        <v>0</v>
+        <v>229.16</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0E2BB88E-9AF0-436B-ABB9-B86BFF7D8865}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>